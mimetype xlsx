--- v2 (2026-03-20)
+++ v3 (2026-05-14)
@@ -31,51 +31,51 @@
   <Override PartName="/xl/tables/table11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97d9cdddc1ec4147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/553b59f6088d45499eab18dfb24dc839.psmdcp" Id="R67f9af1b638d4a81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943d411d7f87458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ae11fec6a7f426dbeb179d5eb057fb6.psmdcp" Id="R5bad39bb190e4ae3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Event #1" sheetId="1" r:id="rId2"/>
     <x:sheet name="Event #2 - Teams" sheetId="2" r:id="rId3"/>
     <x:sheet name="Event #2 - Quizzers" sheetId="3" r:id="rId4"/>
     <x:sheet name="Event #3 - Teams" sheetId="4" r:id="rId5"/>
     <x:sheet name="Event #3 - Quizzers" sheetId="5" r:id="rId6"/>
     <x:sheet name="Event #4 - Teams" sheetId="6" r:id="rId7"/>
     <x:sheet name="Event #4 - Quizzers" sheetId="7" r:id="rId8"/>
     <x:sheet name="Event #5 - Teams" sheetId="8" r:id="rId9"/>
     <x:sheet name="Event #5 - Quizzers" sheetId="9" r:id="rId10"/>
     <x:sheet name="Event #6 - Teams" sheetId="10" r:id="rId11"/>
     <x:sheet name="Event #6 - Quizzers" sheetId="11" r:id="rId12"/>
     <x:sheet name="Event #7 - Teams" sheetId="12" r:id="rId13"/>
     <x:sheet name="Event #7 - Quizzers" sheetId="13" r:id="rId14"/>
     <x:sheet name="Event #8 - Teams" sheetId="14" r:id="rId15"/>
     <x:sheet name="Event #8 - Quizzers" sheetId="15" r:id="rId16"/>
     <x:sheet name="Event #9 - Teams" sheetId="16" r:id="rId17"/>
@@ -122,1104 +122,1854 @@
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>Avg</x:t>
   </x:si>
   <x:si>
     <x:t>QO</x:t>
   </x:si>
   <x:si>
     <x:t>Q%</x:t>
   </x:si>
   <x:si>
     <x:t>Avg#</x:t>
   </x:si>
   <x:si>
     <x:t>10s</x:t>
   </x:si>
   <x:si>
     <x:t>20s</x:t>
   </x:si>
   <x:si>
     <x:t>30s</x:t>
   </x:si>
   <x:si>
+    <x:t>Id</x:t>
+  </x:si>
+  <x:si>
     <x:t>*</x:t>
   </x:si>
   <x:si>
     <x:t>Utica, NY</x:t>
   </x:si>
   <x:si>
     <x:t>Redeemer Church - Out of Our Minds</x:t>
   </x:si>
   <x:si>
     <x:t>Utica</x:t>
   </x:si>
   <x:si>
     <x:t>NY</x:t>
   </x:si>
   <x:si>
+    <x:t>t_9aecaad5af1f48d886957e4ccb3df884</x:t>
+  </x:si>
+  <x:si>
     <x:t>San Diego, CA</x:t>
   </x:si>
   <x:si>
     <x:t>Living Water Bible Church - Janethan</x:t>
   </x:si>
   <x:si>
     <x:t>San Diego</x:t>
   </x:si>
   <x:si>
     <x:t>CA</x:t>
   </x:si>
   <x:si>
+    <x:t>t_81d3f6a6f5d44dab9a58d2058ce7bd37</x:t>
+  </x:si>
+  <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Naperville, IL - J</x:t>
   </x:si>
   <x:si>
     <x:t>Calvary Church - J</x:t>
   </x:si>
   <x:si>
     <x:t>Naperville</x:t>
   </x:si>
   <x:si>
     <x:t>IL</x:t>
   </x:si>
   <x:si>
+    <x:t>t_88f0f03b78c4431f929b5284868db17c</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bothell, WA - Tamil - WFW</x:t>
   </x:si>
   <x:si>
     <x:t>Seattle Tamil Assembly Church - What's the First Word</x:t>
   </x:si>
   <x:si>
     <x:t>Bothell</x:t>
   </x:si>
   <x:si>
     <x:t>WA</x:t>
   </x:si>
   <x:si>
+    <x:t>t_3171d247f5b241c49939da12bec3695b</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cedar Hill, TX - Black</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Church - Trinity Black</x:t>
   </x:si>
   <x:si>
     <x:t>Cedar Hill</x:t>
   </x:si>
   <x:si>
     <x:t>TX</x:t>
   </x:si>
   <x:si>
+    <x:t>t_37a9985355e2478b9416bc65aa30354b</x:t>
+  </x:si>
+  <x:si>
     <x:t>Oak Creek, WI</x:t>
   </x:si>
   <x:si>
     <x:t>Discover Church - God will slap you</x:t>
   </x:si>
   <x:si>
     <x:t>Oak Creek</x:t>
   </x:si>
   <x:si>
     <x:t>WI</x:t>
   </x:si>
   <x:si>
+    <x:t>t_7b5187ddfe2740f98ef297752343fc03</x:t>
+  </x:si>
+  <x:si>
     <x:t>Metuchen, NJ - GD</x:t>
   </x:si>
   <x:si>
     <x:t>Love of Jesus Indian Church - God's Disciples</x:t>
   </x:si>
   <x:si>
     <x:t>Metuchen</x:t>
   </x:si>
   <x:si>
     <x:t>NJ</x:t>
   </x:si>
   <x:si>
+    <x:t>t_7d7107548920488a8b216539218d7986</x:t>
+  </x:si>
+  <x:si>
     <x:t>Charlotte, NC</x:t>
   </x:si>
   <x:si>
     <x:t>Resilient Go Ministries - Chariot Chasers</x:t>
   </x:si>
   <x:si>
     <x:t>Charlotte</x:t>
   </x:si>
   <x:si>
     <x:t>NC</x:t>
   </x:si>
   <x:si>
+    <x:t>t_d375d1082114407c833f333ba561994b</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tie broken by head-to-head record of teams.</x:t>
   </x:si>
   <x:si>
     <x:t>Cedar Hill, TX - One</x:t>
   </x:si>
   <x:si>
     <x:t>Trinity Church - Trinity One</x:t>
   </x:si>
   <x:si>
+    <x:t>t_6d6bc2c643f049338570df05a091d536</x:t>
+  </x:si>
+  <x:si>
     <x:t>Spokane Valley, WA</x:t>
   </x:si>
   <x:si>
     <x:t>Spokane Valley Assembly of God - The Rumors are False</x:t>
   </x:si>
   <x:si>
     <x:t>Spokane Valley</x:t>
   </x:si>
   <x:si>
+    <x:t>t_39052dc918594c9796c1867d0b764420</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bothell, WA - Cedar Park</x:t>
   </x:si>
   <x:si>
     <x:t>Cedar Park Assembly of God - Open the Door, Rhoda!</x:t>
   </x:si>
   <x:si>
+    <x:t>t_84c362e13ae240b2b401f24065ae36e2</x:t>
+  </x:si>
+  <x:si>
     <x:t>Marietta, GA</x:t>
   </x:si>
   <x:si>
     <x:t>Atlanta Indian Prayer Fellowship - More Than Conquerors</x:t>
   </x:si>
   <x:si>
     <x:t>Marietta</x:t>
   </x:si>
   <x:si>
     <x:t>GA</x:t>
   </x:si>
   <x:si>
+    <x:t>t_bb4e13b6c6e64b32ae666a2b0a8338b7</x:t>
+  </x:si>
+  <x:si>
     <x:t>Springfield, MO</x:t>
   </x:si>
   <x:si>
     <x:t>Hope Church - The Fallen House</x:t>
   </x:si>
   <x:si>
     <x:t>Springfield</x:t>
   </x:si>
   <x:si>
     <x:t>MO</x:t>
   </x:si>
   <x:si>
+    <x:t>t_2b38d9bc61a24dc2ab2c9ecb19be7f74</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lynnfield, MA</x:t>
   </x:si>
   <x:si>
     <x:t>Calvary Christian Church - Finish the Race</x:t>
   </x:si>
   <x:si>
     <x:t>Lynnfield</x:t>
   </x:si>
   <x:si>
     <x:t>MA</x:t>
   </x:si>
   <x:si>
+    <x:t>t_62d97271618c47f8b56477962bc9d374</x:t>
+  </x:si>
+  <x:si>
     <x:t>Houston, TX - DKY</x:t>
   </x:si>
   <x:si>
     <x:t>Braeswood Assembly of God - Don't Kill Yourself</x:t>
   </x:si>
   <x:si>
     <x:t>Houston</x:t>
   </x:si>
   <x:si>
+    <x:t>t_cabf1607769c4955b87cc52ad8110051</x:t>
+  </x:si>
+  <x:si>
     <x:t>Colorado Springs, CO</x:t>
   </x:si>
   <x:si>
     <x:t>New Life Church - The Brookbanks</x:t>
   </x:si>
   <x:si>
     <x:t>Colorado Springs</x:t>
   </x:si>
   <x:si>
     <x:t>CO</x:t>
   </x:si>
   <x:si>
+    <x:t>t_d2619b340bdb435e964c9b092b59eb99</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bellevue, WA</x:t>
   </x:si>
   <x:si>
     <x:t>Bellevue Neighborhood Church - Be Amazed and Die</x:t>
   </x:si>
   <x:si>
     <x:t>Bellevue</x:t>
   </x:si>
   <x:si>
+    <x:t>t_30f5edda61b94cd2a2eca75cc5eb8053</x:t>
+  </x:si>
+  <x:si>
     <x:t>Dublin, OH</x:t>
   </x:si>
   <x:si>
     <x:t>Radiant Life Church Assembly of God - Radiant Quizzers</x:t>
   </x:si>
   <x:si>
     <x:t>Dublin</x:t>
   </x:si>
   <x:si>
     <x:t>OH</x:t>
   </x:si>
   <x:si>
+    <x:t>t_e98b3947247540f095530b194fab061a</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lexington, KY</x:t>
   </x:si>
   <x:si>
     <x:t>First Assembly of God - Stubborn People</x:t>
   </x:si>
   <x:si>
     <x:t>Lexington</x:t>
   </x:si>
   <x:si>
     <x:t>KY</x:t>
   </x:si>
   <x:si>
+    <x:t>t_e09d84c58856478ebc9339eb713ffef0</x:t>
+  </x:si>
+  <x:si>
     <x:t>Oconto, WI</x:t>
   </x:si>
   <x:si>
     <x:t>Harvest Assembly of God - Straight Street</x:t>
   </x:si>
   <x:si>
     <x:t>Oconto</x:t>
   </x:si>
   <x:si>
+    <x:t>t_d5388423ea7b4dbfa1ac60452fc09f5a</x:t>
+  </x:si>
+  <x:si>
     <x:t>Midlothian, TX</x:t>
   </x:si>
   <x:si>
     <x:t>Gateway Church</x:t>
   </x:si>
   <x:si>
     <x:t>Midlothian</x:t>
   </x:si>
   <x:si>
+    <x:t>t_d63c3471e06e4aab807c34dd0720ea92</x:t>
+  </x:si>
+  <x:si>
     <x:t>Wayne, NJ</x:t>
   </x:si>
   <x:si>
     <x:t>Calvary Temple - They're Just Drunk</x:t>
   </x:si>
   <x:si>
     <x:t>Wayne</x:t>
   </x:si>
   <x:si>
+    <x:t>t_b7f0da651967479bb8cd83fe5d1d3b89</x:t>
+  </x:si>
+  <x:si>
     <x:t>Silver Spring, MD</x:t>
   </x:si>
   <x:si>
     <x:t>Indians for Christ - Brothers and Sisters</x:t>
   </x:si>
   <x:si>
     <x:t>Silver Spring</x:t>
   </x:si>
   <x:si>
     <x:t>MD</x:t>
   </x:si>
   <x:si>
+    <x:t>t_f51f020fd6eb4033bb0388437f5f5f6c</x:t>
+  </x:si>
+  <x:si>
     <x:t>Houston, TX - TBD</x:t>
   </x:si>
   <x:si>
     <x:t>Braeswood Assembly of God - TBD</x:t>
   </x:si>
   <x:si>
+    <x:t>t_68c592eb42984bf4a864ab60a285a047</x:t>
+  </x:si>
+  <x:si>
     <x:t>Quizzer</x:t>
   </x:si>
   <x:si>
     <x:t>YearsExperience</x:t>
   </x:si>
   <x:si>
     <x:t>Shaylee Powell</x:t>
   </x:si>
   <x:si>
+    <x:t>q_6165fab0dd0d49a09804a52d682fbe8f</x:t>
+  </x:si>
+  <x:si>
     <x:t>Steve Joy</x:t>
   </x:si>
   <x:si>
+    <x:t>q_8fb1d418fc314724984e3e658426beef</x:t>
+  </x:si>
+  <x:si>
     <x:t>Nathan Nimako</x:t>
   </x:si>
   <x:si>
+    <x:t>q_45aead74e162467fb24508d6d70ba173</x:t>
+  </x:si>
+  <x:si>
     <x:t>Leiah Gries</x:t>
   </x:si>
   <x:si>
+    <x:t>q_99cd762560734fa9ddbb08d9887368eb</x:t>
+  </x:si>
+  <x:si>
     <x:t>Meghan Ramsey</x:t>
   </x:si>
   <x:si>
+    <x:t>q_cbaa1a81d01b439c040008da83a9aa2a</x:t>
+  </x:si>
+  <x:si>
     <x:t>Alyssa Ramsey</x:t>
   </x:si>
   <x:si>
+    <x:t>q_e4f10d03f948401b56e808d8bd7dce8f</x:t>
+  </x:si>
+  <x:si>
     <x:t>Yatin Mokana</x:t>
   </x:si>
   <x:si>
+    <x:t>q_a0bd4435b8244268856608d6d184fe58</x:t>
+  </x:si>
+  <x:si>
     <x:t>Amariah Galliers</x:t>
   </x:si>
   <x:si>
+    <x:t>q_47de7822995e49f7476f08d8cc810153</x:t>
+  </x:si>
+  <x:si>
     <x:t>Madison Day</x:t>
   </x:si>
   <x:si>
+    <x:t>q_4511ecb391b447b37faa08daa7a2ab4a</x:t>
+  </x:si>
+  <x:si>
     <x:t>Courtney Ellwein</x:t>
   </x:si>
   <x:si>
+    <x:t>q_12818e74b60c4f5a9f8b08d9f5a7a481</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ian Horn</x:t>
   </x:si>
   <x:si>
+    <x:t>q_7f132b2960ca4415487308dbafc02107</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sogo Ayeni</x:t>
   </x:si>
   <x:si>
+    <x:t>q_1260b8ca7d7145aaa9af08db490bd960</x:t>
+  </x:si>
+  <x:si>
     <x:t>Caleb Brookbank</x:t>
   </x:si>
   <x:si>
+    <x:t>q_0458524a504e4ef37a7108d9d5426c6a</x:t>
+  </x:si>
+  <x:si>
     <x:t>Jonathan Zuo</x:t>
   </x:si>
   <x:si>
+    <x:t>q_5d6a02ea34db4298a02008d7919f97d6</x:t>
+  </x:si>
+  <x:si>
     <x:t>Josiah Lapusan</x:t>
   </x:si>
   <x:si>
+    <x:t>q_6833d2a9450340aa544608dcd4fa6052</x:t>
+  </x:si>
+  <x:si>
     <x:t>Joshua Sullivan</x:t>
   </x:si>
   <x:si>
+    <x:t>q_643a0d92553947148905e2c6e6b05fe0</x:t>
+  </x:si>
+  <x:si>
     <x:t>Hadassah Brookbank</x:t>
   </x:si>
   <x:si>
+    <x:t>q_b8dea0940b8d43807a6d08d9d5426c6a</x:t>
+  </x:si>
+  <x:si>
     <x:t>Gigi Wallace</x:t>
   </x:si>
   <x:si>
+    <x:t>q_fe1a24d676a44aa0e09f08dab5c857d0</x:t>
+  </x:si>
+  <x:si>
     <x:t>Jonathan An</x:t>
   </x:si>
   <x:si>
+    <x:t>q_01d299ee975046e4aad6cdf3bf614c9e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Christian Alapati</x:t>
   </x:si>
   <x:si>
+    <x:t>q_cdf2ebc81f934e2ca2de08dbcd1e8a7b</x:t>
+  </x:si>
+  <x:si>
     <x:t>Izundu Ike</x:t>
   </x:si>
   <x:si>
+    <x:t>q_36b8182c70f94a86200b08d785dcb9ab</x:t>
+  </x:si>
+  <x:si>
     <x:t>Andrew Pickrell</x:t>
   </x:si>
   <x:si>
+    <x:t>q_36fd00b908254dd5a6c29b5cc39219a7</x:t>
+  </x:si>
+  <x:si>
     <x:t>Joseph Lee</x:t>
   </x:si>
   <x:si>
+    <x:t>q_9b326ae185e84dd4417b08d791e69f7c</x:t>
+  </x:si>
+  <x:si>
     <x:t>Johan Ajoy</x:t>
   </x:si>
   <x:si>
+    <x:t>q_dd21a5c050e34bdd541f08dbafc02107</x:t>
+  </x:si>
+  <x:si>
     <x:t>Naaman Deemy</x:t>
   </x:si>
   <x:si>
+    <x:t>q_52742db852c349863d5c08dab1112043</x:t>
+  </x:si>
+  <x:si>
     <x:t>Janet An</x:t>
   </x:si>
   <x:si>
+    <x:t>q_98774227059844fabc2a4233f59077af</x:t>
+  </x:si>
+  <x:si>
     <x:t>Daniel Prakash</x:t>
   </x:si>
   <x:si>
+    <x:t>q_7c68c7e139194951d84608d8f272c07b</x:t>
+  </x:si>
+  <x:si>
     <x:t>Samantha Morgan</x:t>
   </x:si>
   <x:si>
+    <x:t>q_b461aefa19284b39f6e908d97f98c6a0</x:t>
+  </x:si>
+  <x:si>
     <x:t>Miguel Vargas</x:t>
   </x:si>
   <x:si>
+    <x:t>q_65557cefd1354c867faf08daa7a2ab4a</x:t>
+  </x:si>
+  <x:si>
     <x:t>Abigail Ellwein</x:t>
   </x:si>
   <x:si>
+    <x:t>q_8741cedcd23a4ff49f8108d9f5a7a481</x:t>
+  </x:si>
+  <x:si>
     <x:t>Charlotte Bielby</x:t>
   </x:si>
   <x:si>
+    <x:t>q_24506b756061407fca3108dbdb2a87a5</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chloe King</x:t>
   </x:si>
   <x:si>
+    <x:t>q_ef54c982dbd147a63adc08d988717fa0</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sarah Ciampa</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d16d212ea5644e2f1eb908da10795bb6</x:t>
+  </x:si>
+  <x:si>
     <x:t>Theodore Anishraj</x:t>
   </x:si>
   <x:si>
+    <x:t>q_bea32e69b2c74eefd84b08d8f272c07b</x:t>
+  </x:si>
+  <x:si>
     <x:t>Leslie Cowan</x:t>
   </x:si>
   <x:si>
+    <x:t>q_454a0ade67d9437b4d3908da1403e0fb</x:t>
+  </x:si>
+  <x:si>
     <x:t>Madilyn Ellwein</x:t>
   </x:si>
   <x:si>
+    <x:t>q_2fe58390866d4950ac4d08dab68a0866</x:t>
+  </x:si>
+  <x:si>
     <x:t>Johan Kallem</x:t>
   </x:si>
   <x:si>
+    <x:t>q_5be495b2d92d4135d66f08d8700b9096</x:t>
+  </x:si>
+  <x:si>
     <x:t>Onyinyechi Kanu (Onyii)</x:t>
   </x:si>
   <x:si>
+    <x:t>q_ed45d4425f5d448d1fc008d785dcb9ab</x:t>
+  </x:si>
+  <x:si>
     <x:t>Caleb Karthik</x:t>
   </x:si>
   <x:si>
+    <x:t>q_2c073f455a574a37bd4508d8cc562a24</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chidinma Kanu</x:t>
   </x:si>
   <x:si>
+    <x:t>q_dfc7d78cd100488c84796106ec727878</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chibuikem Nwosu</x:t>
   </x:si>
   <x:si>
+    <x:t>q_3a4d92be939a43c1a9b508db490bd960</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mark Ciampa</x:t>
   </x:si>
   <x:si>
+    <x:t>q_7601ec76543f41f36bec08d8069b86c1</x:t>
+  </x:si>
+  <x:si>
     <x:t>Claire Cook</x:t>
   </x:si>
   <x:si>
+    <x:t>q_46a281e8acd04420af5808dab68a0866</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kelechi Oriaku</x:t>
   </x:si>
   <x:si>
+    <x:t>q_b1addaeb194a464990cc5197ab131038</x:t>
+  </x:si>
+  <x:si>
     <x:t>Drew Ramsey</x:t>
   </x:si>
   <x:si>
+    <x:t>q_1c5a202bd3104309267608dce10bdcd7</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aaron Malgireddy</x:t>
   </x:si>
   <x:si>
+    <x:t>q_cf2622f98ac347c4b2d109c19065cc09</x:t>
+  </x:si>
+  <x:si>
     <x:t>Paul Ciampa</x:t>
   </x:si>
   <x:si>
+    <x:t>q_3fdb84cdef374b891ebd08da10795bb6</x:t>
+  </x:si>
+  <x:si>
     <x:t>Michelle Ajoy</x:t>
   </x:si>
   <x:si>
+    <x:t>q_b0333b126f594f6c542508dbafc02107</x:t>
+  </x:si>
+  <x:si>
     <x:t>Joshua Gunasingh</x:t>
   </x:si>
   <x:si>
+    <x:t>q_586e8c3ae5e2490a87d449af4b501074</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lilli Haugo</x:t>
   </x:si>
   <x:si>
+    <x:t>q_198315105e864eb3a43108d74bf64a88</x:t>
+  </x:si>
+  <x:si>
     <x:t>Niara Chandler</x:t>
   </x:si>
   <x:si>
+    <x:t>q_2c9c40fd0b54417c8f5d08d745303a93</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bency Isravel</x:t>
   </x:si>
   <x:si>
+    <x:t>q_e37780d6f094400ca09f08dc206486a9</x:t>
+  </x:si>
+  <x:si>
     <x:t>Jaden Ukonu</x:t>
   </x:si>
   <x:si>
+    <x:t>q_5eb82419ae214d599386761b38e1dba3</x:t>
+  </x:si>
+  <x:si>
     <x:t>Hannah Winslow</x:t>
   </x:si>
   <x:si>
+    <x:t>q_367445fb45124d727f9c08daa7a2ab4a</x:t>
+  </x:si>
+  <x:si>
     <x:t>Eliana Oxenford</x:t>
   </x:si>
   <x:si>
+    <x:t>q_618ec9aa648d4f24af5e08dab68a0866</x:t>
+  </x:si>
+  <x:si>
     <x:t>Benjamin Ahime</x:t>
   </x:si>
   <x:si>
+    <x:t>q_69b5a6faf0ac473f8a8808d745303a93</x:t>
+  </x:si>
+  <x:si>
     <x:t>Jonah Gallo</x:t>
   </x:si>
   <x:si>
+    <x:t>q_4ad1fadc33dd449b8cb47fa84985724e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aulora Sullivan</x:t>
   </x:si>
   <x:si>
+    <x:t>q_9c71c9da773e4621a3fdcd5614cc8542</x:t>
+  </x:si>
+  <x:si>
     <x:t>Emily Ellwein</x:t>
   </x:si>
   <x:si>
+    <x:t>q_7d9ee93a157443c991e408dbd414c39b</x:t>
+  </x:si>
+  <x:si>
     <x:t>Madelyn Galliers</x:t>
   </x:si>
   <x:si>
+    <x:t>q_8d4c346db0b541d65e3408da1b51e388</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chika Ike</x:t>
   </x:si>
   <x:si>
+    <x:t>q_b4f5a608f1db4f1c044408d8040ff623</x:t>
+  </x:si>
+  <x:si>
     <x:t>Talia Jarrell</x:t>
   </x:si>
   <x:si>
+    <x:t>q_284ef4b7046b4d1588365335ce6b7234</x:t>
+  </x:si>
+  <x:si>
     <x:t>Jacey Pathri</x:t>
   </x:si>
   <x:si>
+    <x:t>q_0e83c0de6541458ebd4b08d8cc562a24</x:t>
+  </x:si>
+  <x:si>
     <x:t>**</x:t>
   </x:si>
   <x:si>
     <x:t>Daniel Benston</x:t>
   </x:si>
   <x:si>
+    <x:t>q_a643cc5db0f046ed859308d6d184fe58</x:t>
+  </x:si>
+  <x:si>
     <x:t>Veda Bandaru</x:t>
   </x:si>
   <x:si>
+    <x:t>q_28c4e6a977bb46ab858d08d6d184fe58</x:t>
+  </x:si>
+  <x:si>
     <x:t>Joshua Xia</x:t>
   </x:si>
   <x:si>
+    <x:t>q_8300aa0c682b4021c7a908dbc909e367</x:t>
+  </x:si>
+  <x:si>
     <x:t>Isaac Lin</x:t>
   </x:si>
   <x:si>
+    <x:t>q_98bb72daa6d640d5f78f08d8f2259de8</x:t>
+  </x:si>
+  <x:si>
     <x:t>Jeremy Ubbala</x:t>
   </x:si>
   <x:si>
+    <x:t>q_0c1d132f849345e2c63008dd51e29fc1</x:t>
+  </x:si>
+  <x:si>
     <x:t>Alex Brunken</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d55d9a5b36ea4a868aefaaa57505d349</x:t>
+  </x:si>
+  <x:si>
     <x:t>Joy Oriaku</x:t>
   </x:si>
   <x:si>
+    <x:t>q_780bbf383b4d4625aea0fbb62ab83857</x:t>
+  </x:si>
+  <x:si>
     <x:t>Steve George Esak Siga</x:t>
   </x:si>
   <x:si>
+    <x:t>q_c4ff0ac85d034bdfaa1c08dd7b0fc094</x:t>
+  </x:si>
+  <x:si>
     <x:t>Blessy Isravel</x:t>
   </x:si>
   <x:si>
+    <x:t>q_95c8b55bbb4a4c28a0a408dc206486a9</x:t>
+  </x:si>
+  <x:si>
     <x:t>Leah Horn</x:t>
   </x:si>
   <x:si>
+    <x:t>q_6cdfd9719f724938b97408dccac0cba7</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tie broken by total quiz outs.</x:t>
   </x:si>
   <x:si>
     <x:t>Tie couldn't be broken by tie breaking rules.</x:t>
   </x:si>
   <x:si>
     <x:t>Houston, PA</x:t>
   </x:si>
   <x:si>
     <x:t>Central Assembly of God - Household Servants</x:t>
   </x:si>
   <x:si>
     <x:t>PA</x:t>
   </x:si>
   <x:si>
+    <x:t>t_b4a49d4e77a2487ab3b53ac808b86808</x:t>
+  </x:si>
+  <x:si>
     <x:t>San Jose, CA</x:t>
   </x:si>
   <x:si>
     <x:t>Bethel Church of San Jose - Daughters of the King</x:t>
   </x:si>
   <x:si>
     <x:t>San Jose</x:t>
   </x:si>
   <x:si>
+    <x:t>t_8af63795b82141b6aa5f51d7dda3638b</x:t>
+  </x:si>
+  <x:si>
     <x:t>Springfield, VA</x:t>
   </x:si>
   <x:si>
     <x:t>Word of Life Assembly of God - Merely Human Beings</x:t>
   </x:si>
   <x:si>
     <x:t>VA</x:t>
   </x:si>
   <x:si>
+    <x:t>t_e3350727e2b6467a800a2fd2fc03c4bd</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sioux Falls, SD</x:t>
   </x:si>
   <x:si>
     <x:t>LifeChange Church - Saying strange things</x:t>
   </x:si>
   <x:si>
     <x:t>Sioux Falls</x:t>
   </x:si>
   <x:si>
     <x:t>SD</x:t>
   </x:si>
   <x:si>
+    <x:t>t_e26bbd0776224719a994ebf8b81193d7</x:t>
+  </x:si>
+  <x:si>
     <x:t>Orlando, FL</x:t>
   </x:si>
   <x:si>
     <x:t>Faith Assembly of God - Certified Yappers</x:t>
   </x:si>
   <x:si>
     <x:t>Orlando</x:t>
   </x:si>
   <x:si>
     <x:t>FL</x:t>
   </x:si>
   <x:si>
+    <x:t>t_447d0bd1b4fc4861a6a15a110c08876d</x:t>
+  </x:si>
+  <x:si>
     <x:t>Naperville, IL - C</x:t>
   </x:si>
   <x:si>
     <x:t>Calvary Church - C</x:t>
   </x:si>
   <x:si>
+    <x:t>t_9a3b3934a19446fa816ad393df27a5b7</x:t>
+  </x:si>
+  <x:si>
     <x:t>Metuchen, NJ - PFB</x:t>
   </x:si>
   <x:si>
     <x:t>Metuchen Assembly of God - Prepared for Battle</x:t>
   </x:si>
   <x:si>
+    <x:t>t_7b2ecde7c5e84ad19e9742e5d5b56cbc</x:t>
+  </x:si>
+  <x:si>
     <x:t>Holt, MI</x:t>
   </x:si>
   <x:si>
     <x:t>Journey Life Church - The Slightly Older Bereans</x:t>
   </x:si>
   <x:si>
     <x:t>Holt</x:t>
   </x:si>
   <x:si>
     <x:t>MI</x:t>
   </x:si>
   <x:si>
+    <x:t>t_aa7ceeb2108a4c419d087a00dc3f6844</x:t>
+  </x:si>
+  <x:si>
     <x:t>Rapid City, SD</x:t>
   </x:si>
   <x:si>
     <x:t>Open Bible Church Rapid City - Prominent Women</x:t>
   </x:si>
   <x:si>
     <x:t>Rapid City</x:t>
   </x:si>
   <x:si>
+    <x:t>t_26294a1a616c447d96d6f1f88d8350c5</x:t>
+  </x:si>
+  <x:si>
     <x:t>Painesville, OH</x:t>
   </x:si>
   <x:si>
     <x:t>Painesville Assembly of God - class Acts</x:t>
   </x:si>
   <x:si>
     <x:t>Painesville</x:t>
   </x:si>
   <x:si>
+    <x:t>t_a5570a17ff5a4bfaa93cf1faa61e3ee0</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bothell, WA - Tamil A&amp;D</x:t>
   </x:si>
   <x:si>
     <x:t>Seattle Tamil Assembly Church - Armed &amp; Dangerous</x:t>
   </x:si>
   <x:si>
+    <x:t>t_731589d8fcc04283a3740556ae9fa7de</x:t>
+  </x:si>
+  <x:si>
     <x:t>Portage, WI</x:t>
   </x:si>
   <x:si>
     <x:t>CrossPoint Assembly of God - Too much Study has made us Crazy</x:t>
   </x:si>
   <x:si>
     <x:t>Portage</x:t>
   </x:si>
   <x:si>
+    <x:t>t_7f5927ae8849466296d5d53294136379</x:t>
+  </x:si>
+  <x:si>
     <x:t>Orland Park, IL</x:t>
   </x:si>
   <x:si>
     <x:t>The Stone Church - Unusual Wisdom</x:t>
   </x:si>
   <x:si>
     <x:t>Orland Park</x:t>
   </x:si>
   <x:si>
+    <x:t>t_7baaf5c377bf4f338c3710b50cfe6916</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sparta, WI</x:t>
   </x:si>
   <x:si>
     <x:t>New Life Assembly of God - They Incited a Mob</x:t>
   </x:si>
   <x:si>
     <x:t>Sparta</x:t>
   </x:si>
   <x:si>
+    <x:t>t_79a9d6c27ac04d22898ee78927ed6c49</x:t>
+  </x:si>
+  <x:si>
     <x:t>Paw Paw, MI</x:t>
   </x:si>
   <x:si>
     <x:t>Firm Foundation Ministries - Paw Paw</x:t>
   </x:si>
   <x:si>
     <x:t>Paw Paw</x:t>
   </x:si>
   <x:si>
+    <x:t>t_aa7d5327bc4541b6bff33590484b1af3</x:t>
+  </x:si>
+  <x:si>
     <x:t>Team USA</x:t>
   </x:si>
   <x:si>
     <x:t>Hometown Assembly</x:t>
   </x:si>
   <x:si>
     <x:t>Valentine</x:t>
   </x:si>
   <x:si>
     <x:t>NE</x:t>
   </x:si>
   <x:si>
+    <x:t>t_d161d0068974433f90aba86947a9cc7b_40</x:t>
+  </x:si>
+  <x:si>
     <x:t>Justin Klco</x:t>
   </x:si>
   <x:si>
+    <x:t>q_39c697fcfc9c4c230b0608dce5ae031e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tehillah Jebaraj</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d9acd77a9bd341b4935608d7e50c366c</x:t>
+  </x:si>
+  <x:si>
     <x:t>Joshua Spencer</x:t>
   </x:si>
   <x:si>
+    <x:t>q_9b8883b67b734cc6b396c74e2503ca79</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lucas Mank</x:t>
   </x:si>
   <x:si>
+    <x:t>q_8759654677cd47b9c33b08d8f272c07b</x:t>
+  </x:si>
+  <x:si>
     <x:t>Brooks Anderson</x:t>
   </x:si>
   <x:si>
+    <x:t>q_2a60b43864d64ac7ff3008d9cd6f31c8</x:t>
+  </x:si>
+  <x:si>
     <x:t>Josita Paulraj</x:t>
   </x:si>
   <x:si>
+    <x:t>q_446c5687b8534d50ba6208dd7489edd0</x:t>
+  </x:si>
+  <x:si>
     <x:t>Jeyden Hansel Clement</x:t>
   </x:si>
   <x:si>
+    <x:t>q_6f06b1ac87124674c7f808dbc909e367</x:t>
+  </x:si>
+  <x:si>
     <x:t>Valentina Immanuvel</x:t>
   </x:si>
   <x:si>
+    <x:t>q_19c1bb6a15514ce7b50df9fb052519e4</x:t>
+  </x:si>
+  <x:si>
     <x:t>TaKayla Kaiser</x:t>
   </x:si>
   <x:si>
+    <x:t>q_ba7e0386288b4ea4fba908db236e84da</x:t>
+  </x:si>
+  <x:si>
     <x:t>Zoe Guerard</x:t>
   </x:si>
   <x:si>
+    <x:t>q_c197fdf0305c42868a7508dd3cc623ec</x:t>
+  </x:si>
+  <x:si>
     <x:t>Godwin Jacob</x:t>
   </x:si>
   <x:si>
+    <x:t>q_faa69d3c8a0e4014927108db263946b0</x:t>
+  </x:si>
+  <x:si>
     <x:t>Nathan Muchowicz</x:t>
   </x:si>
   <x:si>
+    <x:t>q_520fe1ec26b54238d32708d744f7f6e4</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aaron John Jacob</x:t>
   </x:si>
   <x:si>
+    <x:t>q_6f64b6b3175349458dd65bb347c848d4</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aubrey Spence</x:t>
   </x:si>
   <x:si>
+    <x:t>q_826ccceb290d4037868aba60b6ff6435</x:t>
+  </x:si>
+  <x:si>
     <x:t>Krysle John</x:t>
   </x:si>
   <x:si>
+    <x:t>q_0bddd660e34f40a1706608da165e0775</x:t>
+  </x:si>
+  <x:si>
     <x:t>Jayda Spencer</x:t>
   </x:si>
   <x:si>
+    <x:t>q_1a552274fbcf4796bd22441feb42441e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Elizabeth Siony</x:t>
   </x:si>
   <x:si>
+    <x:t>q_fce585db73af4fc9bb00d6a1d3a21a41</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ava Schoessow</x:t>
   </x:si>
   <x:si>
+    <x:t>q_780923aad615415466c908d7a0284b34</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sherwin Karthik Karthik Babu</x:t>
   </x:si>
   <x:si>
+    <x:t>q_301096bebafd48a2c4ec08dbdb2a87a5</x:t>
+  </x:si>
+  <x:si>
     <x:t>Joanna Ajay</x:t>
   </x:si>
   <x:si>
+    <x:t>q_ac3792662f594633f7d708d97f98c6a0</x:t>
+  </x:si>
+  <x:si>
     <x:t>Danny Dominic</x:t>
   </x:si>
   <x:si>
+    <x:t>q_3efb1f8a662146f38b3708dc478f31c5</x:t>
+  </x:si>
+  <x:si>
     <x:t>Koah Richey</x:t>
   </x:si>
   <x:si>
+    <x:t>q_5f5321565df14ca4f8ed08d8f2259de8</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bree Lamas</x:t>
   </x:si>
   <x:si>
+    <x:t>q_2868aa3f916e424bb2546300f39c557a</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aaron Lane</x:t>
   </x:si>
   <x:si>
+    <x:t>q_cc98fcb2dfac46a89d1208dcd4f08ea8</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ember Yoder</x:t>
   </x:si>
   <x:si>
+    <x:t>q_664063583b774bd133ed08d9c5933def</x:t>
+  </x:si>
+  <x:si>
     <x:t>Angela Faith David</x:t>
   </x:si>
   <x:si>
+    <x:t>q_59b9d69d7b4a4d58c50708dbdb2a87a5</x:t>
+  </x:si>
+  <x:si>
     <x:t>Katelyn Teeter</x:t>
   </x:si>
   <x:si>
+    <x:t>q_2dc141246e23415bba6008dd7489edd0</x:t>
+  </x:si>
+  <x:si>
     <x:t>Juliana Stepp</x:t>
   </x:si>
   <x:si>
+    <x:t>q_dcf7b0cb1ad34c33b173f3398049c53c</x:t>
+  </x:si>
+  <x:si>
     <x:t>Nathan Raj</x:t>
   </x:si>
   <x:si>
+    <x:t>q_c1974317457b4c71db7108dc3747d8d6</x:t>
+  </x:si>
+  <x:si>
     <x:t>Esther Siony</x:t>
   </x:si>
   <x:si>
+    <x:t>q_e5fb6b6c80c24839b3a7e9331aee6fb4</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bryan James</x:t>
   </x:si>
   <x:si>
+    <x:t>q_3b123fa143fb4536a5857ae884d48969</x:t>
+  </x:si>
+  <x:si>
     <x:t>Carter Anderson</x:t>
   </x:si>
   <x:si>
+    <x:t>q_96cc99eb81df42ff186a08dc5bdf929f</x:t>
+  </x:si>
+  <x:si>
     <x:t>Eden Ternes</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d5b6feb3ffd84c7fb16f08dd2612f922</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kelechi Okeoma</x:t>
   </x:si>
   <x:si>
+    <x:t>q_59e5b9bbecce472d0f1208d74aafa564</x:t>
+  </x:si>
+  <x:si>
     <x:t>Anna David</x:t>
   </x:si>
   <x:si>
+    <x:t>q_dd516cd4d90d4865c7f308dbc909e367</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kyra Jirsa</x:t>
   </x:si>
   <x:si>
+    <x:t>q_52173a53b0574f8136f208dd247ebae8</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lucas Abbott</x:t>
   </x:si>
   <x:si>
+    <x:t>q_292632c2ff374e03062a08d8f2259de9</x:t>
+  </x:si>
+  <x:si>
     <x:t>Noah Martens</x:t>
   </x:si>
   <x:si>
+    <x:t>q_9a74549d6ab54d5d6b5008db1c497da3</x:t>
+  </x:si>
+  <x:si>
     <x:t>Camden Spence</x:t>
   </x:si>
   <x:si>
+    <x:t>q_8c5c964fa56f4e368e831bef1aa24a4e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ebubechi Okeoma</x:t>
   </x:si>
   <x:si>
+    <x:t>q_2217700a1622433e0f4308d74aafa564</x:t>
+  </x:si>
+  <x:si>
     <x:t>Isabella Millard</x:t>
   </x:si>
   <x:si>
+    <x:t>q_5581b3626c024675063408d8f2259de9</x:t>
+  </x:si>
+  <x:si>
     <x:t>Gloria Joan Ravikumar</x:t>
   </x:si>
   <x:si>
+    <x:t>q_e3aedb64fa7a497e237008db412b2f55</x:t>
+  </x:si>
+  <x:si>
     <x:t>Favor Oladeji</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d05449345ad64ccbb715098a78a9b569</x:t>
+  </x:si>
+  <x:si>
     <x:t>Joanna Prabin Paul</x:t>
   </x:si>
   <x:si>
+    <x:t>q_41847aa9f1864dafc50208dbdb2a87a5</x:t>
+  </x:si>
+  <x:si>
     <x:t>Zoriah Plaggemeyer</x:t>
   </x:si>
   <x:si>
+    <x:t>q_5a72f6a18c894744f62808dd1ac62cc2</x:t>
+  </x:si>
+  <x:si>
     <x:t>Keira Rogers</x:t>
   </x:si>
   <x:si>
+    <x:t>q_380d0001b1544599992d8d04f4f73987</x:t>
+  </x:si>
+  <x:si>
     <x:t>Charlene Bettina Raj</x:t>
   </x:si>
   <x:si>
+    <x:t>q_2f2aafa9b08e4da0c7fd08dbc909e367</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ava Millard</x:t>
   </x:si>
   <x:si>
+    <x:t>q_3476d0cefaf44a069345b42904bafd9e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Elie Abdelnour</x:t>
   </x:si>
   <x:si>
+    <x:t>q_317b0ce90d014769821f08db263946b0</x:t>
+  </x:si>
+  <x:si>
     <x:t>Josh Samuel</x:t>
   </x:si>
   <x:si>
+    <x:t>q_604b8c10ca5a47fc218c08dcf2c0d571</x:t>
+  </x:si>
+  <x:si>
     <x:t>Brenna Schoessow</x:t>
   </x:si>
   <x:si>
+    <x:t>q_e66564914fff479c00da08d9cd6f31c9</x:t>
+  </x:si>
+  <x:si>
     <x:t>Martina Grace</x:t>
   </x:si>
   <x:si>
+    <x:t>q_2d7cc035a77142308eb55744f5499625</x:t>
+  </x:si>
+  <x:si>
     <x:t>Jaren Stepp</x:t>
   </x:si>
   <x:si>
+    <x:t>q_7e5292c544c64993f4c208d7a3443c9a</x:t>
+  </x:si>
+  <x:si>
     <x:t>Praise Dandjinou Kabre</x:t>
   </x:si>
   <x:si>
+    <x:t>q_79badd23621d48c7746f08dbb0cb2340</x:t>
+  </x:si>
+  <x:si>
     <x:t>Rithik Mohan</x:t>
   </x:si>
   <x:si>
+    <x:t>q_92aabc610ba741ef8d9808dbf54d9ad5</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sedona Yoder</x:t>
   </x:si>
   <x:si>
+    <x:t>q_fac547bb7e4b43ea7f5608daa7a2ab4a</x:t>
+  </x:si>
+  <x:si>
     <x:t>Eiliyah Millard</x:t>
   </x:si>
   <x:si>
+    <x:t>q_03ce532b136a469a063908d8f2259de9</x:t>
+  </x:si>
+  <x:si>
     <x:t>Irenov Joel</x:t>
   </x:si>
   <x:si>
+    <x:t>q_a6d011f62d6441b6e82508dcca1d98d0</x:t>
+  </x:si>
+  <x:si>
     <x:t>Robson Yoder</x:t>
   </x:si>
   <x:si>
+    <x:t>q_e83c2e4b04bb4ef133f208d9c5933def</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mother &amp; Brothers</x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
+    <x:t>t_d161d0068974433f90aba86947a9cc7b_50</x:t>
+  </x:si>
+  <x:si>
     <x:t>I Have to do Surgery</x:t>
   </x:si>
   <x:si>
+    <x:t>t_d161d0068974433f90aba86947a9cc7b_46</x:t>
+  </x:si>
+  <x:si>
     <x:t>We Ain’t Came to Lose</x:t>
   </x:si>
   <x:si>
+    <x:t>t_d161d0068974433f90aba86947a9cc7b_43</x:t>
+  </x:si>
+  <x:si>
     <x:t>Why Stare at Us</x:t>
   </x:si>
   <x:si>
+    <x:t>t_d161d0068974433f90aba86947a9cc7b_42</x:t>
+  </x:si>
+  <x:si>
     <x:t>People From the Province of Asia</x:t>
   </x:si>
   <x:si>
+    <x:t>t_d161d0068974433f90aba86947a9cc7b_45</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sheldon Powell</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_445</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lindsay Thomas</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_407</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lester Cowan</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_408</x:t>
+  </x:si>
+  <x:si>
     <x:t>Solomon Stevens</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_372</x:t>
+  </x:si>
+  <x:si>
     <x:t>Brent Ellwein</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_381</x:t>
+  </x:si>
+  <x:si>
     <x:t>Jolene Powell</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_443</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sarah Lin</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_399</x:t>
+  </x:si>
+  <x:si>
     <x:t>Shaymis Powell</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_444</x:t>
+  </x:si>
+  <x:si>
     <x:t>Elizabeth Li</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_371</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tyler Thomas</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_409</x:t>
+  </x:si>
+  <x:si>
     <x:t>Shreya Joy</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_398</x:t>
+  </x:si>
+  <x:si>
     <x:t>Melissa Ellwein</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_382</x:t>
+  </x:si>
+  <x:si>
     <x:t>Carolyn Bielby</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_373</x:t>
+  </x:si>
+  <x:si>
     <x:t>Noel Siony</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_400</x:t>
+  </x:si>
+  <x:si>
     <x:t>Josh Gallo</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_380</x:t>
+  </x:si>
+  <x:si>
     <x:t>9 o’clock in the Morning is Too Early</x:t>
   </x:si>
   <x:si>
+    <x:t>t_d161d0068974433f90aba86947a9cc7b_48</x:t>
+  </x:si>
+  <x:si>
     <x:t>Household Servants</x:t>
   </x:si>
   <x:si>
+    <x:t>t_d161d0068974433f90aba86947a9cc7b_51</x:t>
+  </x:si>
+  <x:si>
     <x:t>Drunk as You Suppose</x:t>
   </x:si>
   <x:si>
+    <x:t>t_d161d0068974433f90aba86947a9cc7b_47</x:t>
+  </x:si>
+  <x:si>
     <x:t>ABCD’s</x:t>
   </x:si>
   <x:si>
+    <x:t>t_d161d0068974433f90aba86947a9cc7b_44</x:t>
+  </x:si>
+  <x:si>
     <x:t>Charlotte’s Team</x:t>
   </x:si>
   <x:si>
+    <x:t>t_d161d0068974433f90aba86947a9cc7b_41</x:t>
+  </x:si>
+  <x:si>
     <x:t>Baptized and Still Wet</x:t>
   </x:si>
   <x:si>
+    <x:t>t_d161d0068974433f90aba86947a9cc7b_49</x:t>
+  </x:si>
+  <x:si>
     <x:t>Jon Galliers</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_425</x:t>
+  </x:si>
+  <x:si>
     <x:t>Joe Lemley</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_454</x:t>
+  </x:si>
+  <x:si>
     <x:t>Courtney Walin</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_427</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sam Clinston</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_390</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ryan Schiebel</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_435</x:t>
+  </x:si>
+  <x:si>
     <x:t>Heather Cox</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_416</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tammy Hoffmann</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_362</x:t>
+  </x:si>
+  <x:si>
     <x:t>Beth Galliers</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_426</x:t>
+  </x:si>
+  <x:si>
     <x:t>Jonathan Brown</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_452</x:t>
+  </x:si>
+  <x:si>
     <x:t>Samuel Jebaraj</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_389</x:t>
+  </x:si>
+  <x:si>
     <x:t>Danielle Mori</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_418</x:t>
+  </x:si>
+  <x:si>
     <x:t>Gideon Thomas</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_391</x:t>
+  </x:si>
+  <x:si>
     <x:t>Josh Fuller</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_453</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sam Klco</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_363</x:t>
+  </x:si>
+  <x:si>
     <x:t>Camden Haney</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_436</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lucas Cox</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_417</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sarah Klco</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_364</x:t>
+  </x:si>
+  <x:si>
     <x:t>Josi Haugo</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_434</x:t>
+  </x:si>
+  <x:si>
     <x:t>Daughters of the King</x:t>
   </x:si>
   <x:si>
+    <x:t>t_d161d0068974433f90aba86947a9cc7b_55</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bewildered</x:t>
   </x:si>
   <x:si>
+    <x:t>t_d161d0068974433f90aba86947a9cc7b_57</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chariot Chasers</x:t>
   </x:si>
   <x:si>
+    <x:t>t_d161d0068974433f90aba86947a9cc7b_59</x:t>
+  </x:si>
+  <x:si>
     <x:t>Not So Stoic</x:t>
   </x:si>
   <x:si>
+    <x:t>t_d161d0068974433f90aba86947a9cc7b_54</x:t>
+  </x:si>
+  <x:si>
     <x:t>Spirit Filled and Slightly Confused</x:t>
   </x:si>
   <x:si>
+    <x:t>t_d161d0068974433f90aba86947a9cc7b_56</x:t>
+  </x:si>
+  <x:si>
     <x:t>STA</x:t>
   </x:si>
   <x:si>
+    <x:t>t_d161d0068974433f90aba86947a9cc7b_61</x:t>
+  </x:si>
+  <x:si>
     <x:t>From Near Italy...TX</x:t>
   </x:si>
   <x:si>
+    <x:t>t_d161d0068974433f90aba86947a9cc7b_53</x:t>
+  </x:si>
+  <x:si>
     <x:t>VERY Old Bereans</x:t>
   </x:si>
   <x:si>
+    <x:t>t_d161d0068974433f90aba86947a9cc7b_60</x:t>
+  </x:si>
+  <x:si>
     <x:t>MoBQ</x:t>
   </x:si>
   <x:si>
+    <x:t>t_d161d0068974433f90aba86947a9cc7b_58</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tie broken by comparing total points of each team.</x:t>
   </x:si>
   <x:si>
     <x:t>Emma Schoessow</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_506</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sheena Anishray</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_526</x:t>
+  </x:si>
+  <x:si>
     <x:t>Laura Rodriguez</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_481</x:t>
+  </x:si>
+  <x:si>
     <x:t>Annie Paulraj</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_524</x:t>
+  </x:si>
+  <x:si>
     <x:t>Don Batty</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_507</x:t>
+  </x:si>
+  <x:si>
     <x:t>Hannah John</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_489</x:t>
+  </x:si>
+  <x:si>
     <x:t>Jothi Jebaraj</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_488</x:t>
+  </x:si>
+  <x:si>
     <x:t>John Lapusan</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_497</x:t>
+  </x:si>
+  <x:si>
     <x:t>Jorryn Decker Clement</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_508</x:t>
+  </x:si>
+  <x:si>
     <x:t>Elizabeth Van Gorp</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_471</x:t>
+  </x:si>
+  <x:si>
     <x:t>Giftlin Clement</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_542</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maureen Harr</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_533</x:t>
+  </x:si>
+  <x:si>
     <x:t>Micah Van Gorp</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_470</x:t>
+  </x:si>
+  <x:si>
     <x:t>Pamila Samuel</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_490</x:t>
+  </x:si>
+  <x:si>
     <x:t>Joyce Eastaff</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_543</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kezia David</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_544</x:t>
+  </x:si>
+  <x:si>
     <x:t>Laurie Day</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_480</x:t>
+  </x:si>
+  <x:si>
     <x:t>Jennifer Lapusan</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_498</x:t>
+  </x:si>
+  <x:si>
     <x:t>Angie Ladd</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_479</x:t>
+  </x:si>
+  <x:si>
     <x:t>Makia Chandler</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_516</x:t>
+  </x:si>
+  <x:si>
     <x:t>Peter Morgan</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_499</x:t>
+  </x:si>
+  <x:si>
     <x:t>Rick Harr</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_534</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mike Teeter</x:t>
   </x:si>
   <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_525</x:t>
+  </x:si>
+  <x:si>
     <x:t>Nutan Siony</x:t>
+  </x:si>
+  <x:si>
+    <x:t>q_d161d0068974433f90aba86947a9cc7b_515</x:t>
   </x:si>
   <x:si>
     <x:t>A Team Report</x:t>
   </x:si>
   <x:si>
     <x:t>Championship - Teams</x:t>
   </x:si>
   <x:si>
     <x:t>Championship - Quizzers</x:t>
   </x:si>
   <x:si>
     <x:t>Challenger - Teams</x:t>
   </x:si>
   <x:si>
     <x:t>Challenger - Quizzers</x:t>
   </x:si>
   <x:si>
     <x:t>Adult - Veteran League A - Teams</x:t>
   </x:si>
   <x:si>
     <x:t>Adult - Veteran League A - Quizzers</x:t>
   </x:si>
   <x:si>
     <x:t>Adult - Veteran League B - Teams</x:t>
   </x:si>
@@ -1344,580 +2094,601 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="2">
     <x:dxf>
       <x:numFmt numFmtId="164" formatCode="0%"/>
     </x:dxf>
     <x:dxf>
       <x:numFmt numFmtId="165" formatCode="0.0"/>
     </x:dxf>
   </x:dxfs>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet18.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet19.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet20.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet21.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId47" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A3:Q11" totalsRowShown="0">
-[...1 lines deleted...]
-  <x:tableColumns count="17">
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A3:R11" totalsRowShown="0">
+  <x:autoFilter ref="A3:R11"/>
+  <x:tableColumns count="18">
     <x:tableColumn id="1" name="#"/>
     <x:tableColumn id="2" name="Fn"/>
     <x:tableColumn id="3" name="Team"/>
     <x:tableColumn id="4" name="Church"/>
     <x:tableColumn id="5" name="City"/>
     <x:tableColumn id="6" name="State"/>
     <x:tableColumn id="7" name="W"/>
     <x:tableColumn id="8" name="L"/>
     <x:tableColumn id="9" name="W%" dataDxfId="0"/>
     <x:tableColumn id="10" name="Total"/>
     <x:tableColumn id="11" name="Avg" dataDxfId="1"/>
     <x:tableColumn id="12" name="QO"/>
     <x:tableColumn id="13" name="Q%" dataDxfId="0"/>
     <x:tableColumn id="14" name="Avg#" dataDxfId="1"/>
     <x:tableColumn id="15" name="10s"/>
     <x:tableColumn id="16" name="20s"/>
     <x:tableColumn id="17" name="30s"/>
+    <x:tableColumn id="18" name="Id"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/tables/table10.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="10" name="Table10" displayName="Table10" ref="A3:Q12" totalsRowShown="0">
-[...1 lines deleted...]
-  <x:tableColumns count="17">
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="10" name="Table10" displayName="Table10" ref="A3:R12" totalsRowShown="0">
+  <x:autoFilter ref="A3:R12"/>
+  <x:tableColumns count="18">
     <x:tableColumn id="1" name="#"/>
     <x:tableColumn id="2" name="Fn"/>
     <x:tableColumn id="3" name="Team"/>
     <x:tableColumn id="4" name="Church"/>
     <x:tableColumn id="5" name="City"/>
     <x:tableColumn id="6" name="State"/>
     <x:tableColumn id="7" name="W"/>
     <x:tableColumn id="8" name="L"/>
     <x:tableColumn id="9" name="W%" dataDxfId="0"/>
     <x:tableColumn id="10" name="Total"/>
     <x:tableColumn id="11" name="Avg" dataDxfId="1"/>
     <x:tableColumn id="12" name="QO"/>
     <x:tableColumn id="13" name="Q%" dataDxfId="0"/>
     <x:tableColumn id="14" name="Avg#" dataDxfId="1"/>
     <x:tableColumn id="15" name="10s"/>
     <x:tableColumn id="16" name="20s"/>
     <x:tableColumn id="17" name="30s"/>
+    <x:tableColumn id="18" name="Id"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/tables/table11.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="11" name="Table11" displayName="Table11" ref="A3:P27" totalsRowShown="0">
-[...1 lines deleted...]
-  <x:tableColumns count="16">
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="11" name="Table11" displayName="Table11" ref="A3:Q27" totalsRowShown="0">
+  <x:autoFilter ref="A3:Q27"/>
+  <x:tableColumns count="17">
     <x:tableColumn id="1" name="#"/>
     <x:tableColumn id="2" name="Fn"/>
     <x:tableColumn id="3" name="Quizzer"/>
     <x:tableColumn id="4" name="Team"/>
     <x:tableColumn id="5" name="Church"/>
     <x:tableColumn id="6" name="City"/>
     <x:tableColumn id="7" name="State"/>
     <x:tableColumn id="8" name="Avg" dataDxfId="1"/>
     <x:tableColumn id="9" name="YearsExperience"/>
     <x:tableColumn id="10" name="Total"/>
     <x:tableColumn id="11" name="QO"/>
     <x:tableColumn id="12" name="Q%" dataDxfId="0"/>
     <x:tableColumn id="13" name="Avg#" dataDxfId="1"/>
     <x:tableColumn id="14" name="10s"/>
     <x:tableColumn id="15" name="20s"/>
     <x:tableColumn id="16" name="30s"/>
+    <x:tableColumn id="17" name="Id"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/tables/table12.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="12" name="Table12" displayName="Table12" ref="A3:Q11" totalsRowShown="0">
-[...1 lines deleted...]
-  <x:tableColumns count="17">
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="12" name="Table12" displayName="Table12" ref="A3:R11" totalsRowShown="0">
+  <x:autoFilter ref="A3:R11"/>
+  <x:tableColumns count="18">
     <x:tableColumn id="1" name="#"/>
     <x:tableColumn id="2" name="Fn"/>
     <x:tableColumn id="3" name="Team"/>
     <x:tableColumn id="4" name="Church"/>
     <x:tableColumn id="5" name="City"/>
     <x:tableColumn id="6" name="State"/>
     <x:tableColumn id="7" name="W"/>
     <x:tableColumn id="8" name="L"/>
     <x:tableColumn id="9" name="W%" dataDxfId="0"/>
     <x:tableColumn id="10" name="Total"/>
     <x:tableColumn id="11" name="Avg" dataDxfId="1"/>
     <x:tableColumn id="12" name="QO"/>
     <x:tableColumn id="13" name="Q%" dataDxfId="0"/>
     <x:tableColumn id="14" name="Avg#" dataDxfId="1"/>
     <x:tableColumn id="15" name="10s"/>
     <x:tableColumn id="16" name="20s"/>
     <x:tableColumn id="17" name="30s"/>
+    <x:tableColumn id="18" name="Id"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/tables/table13.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="13" name="Table13" displayName="Table13" ref="A3:P30" totalsRowShown="0">
-[...1 lines deleted...]
-  <x:tableColumns count="16">
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="13" name="Table13" displayName="Table13" ref="A3:Q30" totalsRowShown="0">
+  <x:autoFilter ref="A3:Q30"/>
+  <x:tableColumns count="17">
     <x:tableColumn id="1" name="#"/>
     <x:tableColumn id="2" name="Fn"/>
     <x:tableColumn id="3" name="Quizzer"/>
     <x:tableColumn id="4" name="Team"/>
     <x:tableColumn id="5" name="Church"/>
     <x:tableColumn id="6" name="City"/>
     <x:tableColumn id="7" name="State"/>
     <x:tableColumn id="8" name="Avg" dataDxfId="1"/>
     <x:tableColumn id="9" name="YearsExperience"/>
     <x:tableColumn id="10" name="Total"/>
     <x:tableColumn id="11" name="QO"/>
     <x:tableColumn id="12" name="Q%" dataDxfId="0"/>
     <x:tableColumn id="13" name="Avg#" dataDxfId="1"/>
     <x:tableColumn id="14" name="10s"/>
     <x:tableColumn id="15" name="20s"/>
     <x:tableColumn id="16" name="30s"/>
+    <x:tableColumn id="17" name="Id"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/tables/table14.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="14" name="Table14" displayName="Table14" ref="A3:Q11" totalsRowShown="0">
-[...1 lines deleted...]
-  <x:tableColumns count="17">
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="14" name="Table14" displayName="Table14" ref="A3:R11" totalsRowShown="0">
+  <x:autoFilter ref="A3:R11"/>
+  <x:tableColumns count="18">
     <x:tableColumn id="1" name="#"/>
     <x:tableColumn id="2" name="Fn"/>
     <x:tableColumn id="3" name="Team"/>
     <x:tableColumn id="4" name="Church"/>
     <x:tableColumn id="5" name="City"/>
     <x:tableColumn id="6" name="State"/>
     <x:tableColumn id="7" name="W"/>
     <x:tableColumn id="8" name="L"/>
     <x:tableColumn id="9" name="W%" dataDxfId="0"/>
     <x:tableColumn id="10" name="Total"/>
     <x:tableColumn id="11" name="Avg" dataDxfId="1"/>
     <x:tableColumn id="12" name="QO"/>
     <x:tableColumn id="13" name="Q%" dataDxfId="0"/>
     <x:tableColumn id="14" name="Avg#" dataDxfId="1"/>
     <x:tableColumn id="15" name="10s"/>
     <x:tableColumn id="16" name="20s"/>
     <x:tableColumn id="17" name="30s"/>
+    <x:tableColumn id="18" name="Id"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/tables/table15.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="15" name="Table15" displayName="Table15" ref="A3:P30" totalsRowShown="0">
-[...1 lines deleted...]
-  <x:tableColumns count="16">
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="15" name="Table15" displayName="Table15" ref="A3:Q30" totalsRowShown="0">
+  <x:autoFilter ref="A3:Q30"/>
+  <x:tableColumns count="17">
     <x:tableColumn id="1" name="#"/>
     <x:tableColumn id="2" name="Fn"/>
     <x:tableColumn id="3" name="Quizzer"/>
     <x:tableColumn id="4" name="Team"/>
     <x:tableColumn id="5" name="Church"/>
     <x:tableColumn id="6" name="City"/>
     <x:tableColumn id="7" name="State"/>
     <x:tableColumn id="8" name="Avg" dataDxfId="1"/>
     <x:tableColumn id="9" name="YearsExperience"/>
     <x:tableColumn id="10" name="Total"/>
     <x:tableColumn id="11" name="QO"/>
     <x:tableColumn id="12" name="Q%" dataDxfId="0"/>
     <x:tableColumn id="13" name="Avg#" dataDxfId="1"/>
     <x:tableColumn id="14" name="10s"/>
     <x:tableColumn id="15" name="20s"/>
     <x:tableColumn id="16" name="30s"/>
+    <x:tableColumn id="17" name="Id"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/tables/table16.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="16" name="Table16" displayName="Table16" ref="A3:Q11" totalsRowShown="0">
-[...1 lines deleted...]
-  <x:tableColumns count="17">
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="16" name="Table16" displayName="Table16" ref="A3:R11" totalsRowShown="0">
+  <x:autoFilter ref="A3:R11"/>
+  <x:tableColumns count="18">
     <x:tableColumn id="1" name="#"/>
     <x:tableColumn id="2" name="Fn"/>
     <x:tableColumn id="3" name="Team"/>
     <x:tableColumn id="4" name="Church"/>
     <x:tableColumn id="5" name="City"/>
     <x:tableColumn id="6" name="State"/>
     <x:tableColumn id="7" name="W"/>
     <x:tableColumn id="8" name="L"/>
     <x:tableColumn id="9" name="W%" dataDxfId="0"/>
     <x:tableColumn id="10" name="Total"/>
     <x:tableColumn id="11" name="Avg" dataDxfId="1"/>
     <x:tableColumn id="12" name="QO"/>
     <x:tableColumn id="13" name="Q%" dataDxfId="0"/>
     <x:tableColumn id="14" name="Avg#" dataDxfId="1"/>
     <x:tableColumn id="15" name="10s"/>
     <x:tableColumn id="16" name="20s"/>
     <x:tableColumn id="17" name="30s"/>
+    <x:tableColumn id="18" name="Id"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/tables/table17.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="17" name="Table17" displayName="Table17" ref="A3:P33" totalsRowShown="0">
-[...1 lines deleted...]
-  <x:tableColumns count="16">
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="17" name="Table17" displayName="Table17" ref="A3:Q33" totalsRowShown="0">
+  <x:autoFilter ref="A3:Q33"/>
+  <x:tableColumns count="17">
     <x:tableColumn id="1" name="#"/>
     <x:tableColumn id="2" name="Fn"/>
     <x:tableColumn id="3" name="Quizzer"/>
     <x:tableColumn id="4" name="Team"/>
     <x:tableColumn id="5" name="Church"/>
     <x:tableColumn id="6" name="City"/>
     <x:tableColumn id="7" name="State"/>
     <x:tableColumn id="8" name="Avg" dataDxfId="1"/>
     <x:tableColumn id="9" name="YearsExperience"/>
     <x:tableColumn id="10" name="Total"/>
     <x:tableColumn id="11" name="QO"/>
     <x:tableColumn id="12" name="Q%" dataDxfId="0"/>
     <x:tableColumn id="13" name="Avg#" dataDxfId="1"/>
     <x:tableColumn id="14" name="10s"/>
     <x:tableColumn id="15" name="20s"/>
     <x:tableColumn id="16" name="30s"/>
+    <x:tableColumn id="17" name="Id"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/tables/table18.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="18" name="Table18" displayName="Table18" ref="A3:Q11" totalsRowShown="0">
-[...1 lines deleted...]
-  <x:tableColumns count="17">
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="18" name="Table18" displayName="Table18" ref="A3:R11" totalsRowShown="0">
+  <x:autoFilter ref="A3:R11"/>
+  <x:tableColumns count="18">
     <x:tableColumn id="1" name="#"/>
     <x:tableColumn id="2" name="Fn"/>
     <x:tableColumn id="3" name="Team"/>
     <x:tableColumn id="4" name="Church"/>
     <x:tableColumn id="5" name="City"/>
     <x:tableColumn id="6" name="State"/>
     <x:tableColumn id="7" name="W"/>
     <x:tableColumn id="8" name="L"/>
     <x:tableColumn id="9" name="W%" dataDxfId="0"/>
     <x:tableColumn id="10" name="Total"/>
     <x:tableColumn id="11" name="Avg" dataDxfId="1"/>
     <x:tableColumn id="12" name="QO"/>
     <x:tableColumn id="13" name="Q%" dataDxfId="0"/>
     <x:tableColumn id="14" name="Avg#" dataDxfId="1"/>
     <x:tableColumn id="15" name="10s"/>
     <x:tableColumn id="16" name="20s"/>
     <x:tableColumn id="17" name="30s"/>
+    <x:tableColumn id="18" name="Id"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/tables/table19.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="19" name="Table19" displayName="Table19" ref="A3:P25" totalsRowShown="0">
-[...1 lines deleted...]
-  <x:tableColumns count="16">
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="19" name="Table19" displayName="Table19" ref="A3:Q25" totalsRowShown="0">
+  <x:autoFilter ref="A3:Q25"/>
+  <x:tableColumns count="17">
     <x:tableColumn id="1" name="#"/>
     <x:tableColumn id="2" name="Fn"/>
     <x:tableColumn id="3" name="Quizzer"/>
     <x:tableColumn id="4" name="Team"/>
     <x:tableColumn id="5" name="Church"/>
     <x:tableColumn id="6" name="City"/>
     <x:tableColumn id="7" name="State"/>
     <x:tableColumn id="8" name="Avg" dataDxfId="1"/>
     <x:tableColumn id="9" name="YearsExperience"/>
     <x:tableColumn id="10" name="Total"/>
     <x:tableColumn id="11" name="QO"/>
     <x:tableColumn id="12" name="Q%" dataDxfId="0"/>
     <x:tableColumn id="13" name="Avg#" dataDxfId="1"/>
     <x:tableColumn id="14" name="10s"/>
     <x:tableColumn id="15" name="20s"/>
     <x:tableColumn id="16" name="30s"/>
+    <x:tableColumn id="17" name="Id"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="Table2" displayName="Table2" ref="A3:Q23" totalsRowShown="0">
-[...1 lines deleted...]
-  <x:tableColumns count="17">
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="Table2" displayName="Table2" ref="A3:R23" totalsRowShown="0">
+  <x:autoFilter ref="A3:R23"/>
+  <x:tableColumns count="18">
     <x:tableColumn id="1" name="#"/>
     <x:tableColumn id="2" name="Fn"/>
     <x:tableColumn id="3" name="Team"/>
     <x:tableColumn id="4" name="Church"/>
     <x:tableColumn id="5" name="City"/>
     <x:tableColumn id="6" name="State"/>
     <x:tableColumn id="7" name="W"/>
     <x:tableColumn id="8" name="L"/>
     <x:tableColumn id="9" name="W%" dataDxfId="0"/>
     <x:tableColumn id="10" name="Total"/>
     <x:tableColumn id="11" name="Avg" dataDxfId="1"/>
     <x:tableColumn id="12" name="QO"/>
     <x:tableColumn id="13" name="Q%" dataDxfId="0"/>
     <x:tableColumn id="14" name="Avg#" dataDxfId="1"/>
     <x:tableColumn id="15" name="10s"/>
     <x:tableColumn id="16" name="20s"/>
     <x:tableColumn id="17" name="30s"/>
+    <x:tableColumn id="18" name="Id"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/tables/table20.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="20" name="Table20" displayName="Table20" ref="A3:Q11" totalsRowShown="0">
-[...1 lines deleted...]
-  <x:tableColumns count="17">
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="20" name="Table20" displayName="Table20" ref="A3:R11" totalsRowShown="0">
+  <x:autoFilter ref="A3:R11"/>
+  <x:tableColumns count="18">
     <x:tableColumn id="1" name="#"/>
     <x:tableColumn id="2" name="Fn"/>
     <x:tableColumn id="3" name="Team"/>
     <x:tableColumn id="4" name="Church"/>
     <x:tableColumn id="5" name="City"/>
     <x:tableColumn id="6" name="State"/>
     <x:tableColumn id="7" name="W"/>
     <x:tableColumn id="8" name="L"/>
     <x:tableColumn id="9" name="W%" dataDxfId="0"/>
     <x:tableColumn id="10" name="Total"/>
     <x:tableColumn id="11" name="Avg" dataDxfId="1"/>
     <x:tableColumn id="12" name="QO"/>
     <x:tableColumn id="13" name="Q%" dataDxfId="0"/>
     <x:tableColumn id="14" name="Avg#" dataDxfId="1"/>
     <x:tableColumn id="15" name="10s"/>
     <x:tableColumn id="16" name="20s"/>
     <x:tableColumn id="17" name="30s"/>
+    <x:tableColumn id="18" name="Id"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/tables/table21.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="21" name="Table21" displayName="Table21" ref="A3:P29" totalsRowShown="0">
-[...1 lines deleted...]
-  <x:tableColumns count="16">
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="21" name="Table21" displayName="Table21" ref="A3:Q29" totalsRowShown="0">
+  <x:autoFilter ref="A3:Q29"/>
+  <x:tableColumns count="17">
     <x:tableColumn id="1" name="#"/>
     <x:tableColumn id="2" name="Fn"/>
     <x:tableColumn id="3" name="Quizzer"/>
     <x:tableColumn id="4" name="Team"/>
     <x:tableColumn id="5" name="Church"/>
     <x:tableColumn id="6" name="City"/>
     <x:tableColumn id="7" name="State"/>
     <x:tableColumn id="8" name="Avg" dataDxfId="1"/>
     <x:tableColumn id="9" name="YearsExperience"/>
     <x:tableColumn id="10" name="Total"/>
     <x:tableColumn id="11" name="QO"/>
     <x:tableColumn id="12" name="Q%" dataDxfId="0"/>
     <x:tableColumn id="13" name="Avg#" dataDxfId="1"/>
     <x:tableColumn id="14" name="10s"/>
     <x:tableColumn id="15" name="20s"/>
     <x:tableColumn id="16" name="30s"/>
+    <x:tableColumn id="17" name="Id"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="3" name="Table3" displayName="Table3" ref="A3:P76" totalsRowShown="0">
-[...1 lines deleted...]
-  <x:tableColumns count="16">
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="3" name="Table3" displayName="Table3" ref="A3:Q76" totalsRowShown="0">
+  <x:autoFilter ref="A3:Q76"/>
+  <x:tableColumns count="17">
     <x:tableColumn id="1" name="#"/>
     <x:tableColumn id="2" name="Fn"/>
     <x:tableColumn id="3" name="Quizzer"/>
     <x:tableColumn id="4" name="Team"/>
     <x:tableColumn id="5" name="Church"/>
     <x:tableColumn id="6" name="City"/>
     <x:tableColumn id="7" name="State"/>
     <x:tableColumn id="8" name="Avg" dataDxfId="1"/>
     <x:tableColumn id="9" name="YearsExperience"/>
     <x:tableColumn id="10" name="Total"/>
     <x:tableColumn id="11" name="QO"/>
     <x:tableColumn id="12" name="Q%" dataDxfId="0"/>
     <x:tableColumn id="13" name="Avg#" dataDxfId="1"/>
     <x:tableColumn id="14" name="10s"/>
     <x:tableColumn id="15" name="20s"/>
     <x:tableColumn id="16" name="30s"/>
+    <x:tableColumn id="17" name="Id"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="4" name="Table4" displayName="Table4" ref="A3:Q23" totalsRowShown="0">
-[...1 lines deleted...]
-  <x:tableColumns count="17">
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="4" name="Table4" displayName="Table4" ref="A3:R23" totalsRowShown="0">
+  <x:autoFilter ref="A3:R23"/>
+  <x:tableColumns count="18">
     <x:tableColumn id="1" name="#"/>
     <x:tableColumn id="2" name="Fn"/>
     <x:tableColumn id="3" name="Team"/>
     <x:tableColumn id="4" name="Church"/>
     <x:tableColumn id="5" name="City"/>
     <x:tableColumn id="6" name="State"/>
     <x:tableColumn id="7" name="W"/>
     <x:tableColumn id="8" name="L"/>
     <x:tableColumn id="9" name="W%" dataDxfId="0"/>
     <x:tableColumn id="10" name="Total"/>
     <x:tableColumn id="11" name="Avg" dataDxfId="1"/>
     <x:tableColumn id="12" name="QO"/>
     <x:tableColumn id="13" name="Q%" dataDxfId="0"/>
     <x:tableColumn id="14" name="Avg#" dataDxfId="1"/>
     <x:tableColumn id="15" name="10s"/>
     <x:tableColumn id="16" name="20s"/>
     <x:tableColumn id="17" name="30s"/>
+    <x:tableColumn id="18" name="Id"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="5" name="Table5" displayName="Table5" ref="A3:P62" totalsRowShown="0">
-[...1 lines deleted...]
-  <x:tableColumns count="16">
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="5" name="Table5" displayName="Table5" ref="A3:Q62" totalsRowShown="0">
+  <x:autoFilter ref="A3:Q62"/>
+  <x:tableColumns count="17">
     <x:tableColumn id="1" name="#"/>
     <x:tableColumn id="2" name="Fn"/>
     <x:tableColumn id="3" name="Quizzer"/>
     <x:tableColumn id="4" name="Team"/>
     <x:tableColumn id="5" name="Church"/>
     <x:tableColumn id="6" name="City"/>
     <x:tableColumn id="7" name="State"/>
     <x:tableColumn id="8" name="Avg" dataDxfId="1"/>
     <x:tableColumn id="9" name="YearsExperience"/>
     <x:tableColumn id="10" name="Total"/>
     <x:tableColumn id="11" name="QO"/>
     <x:tableColumn id="12" name="Q%" dataDxfId="0"/>
     <x:tableColumn id="13" name="Avg#" dataDxfId="1"/>
     <x:tableColumn id="14" name="10s"/>
     <x:tableColumn id="15" name="20s"/>
     <x:tableColumn id="16" name="30s"/>
+    <x:tableColumn id="17" name="Id"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="6" name="Table6" displayName="Table6" ref="A3:Q8" totalsRowShown="0">
-[...1 lines deleted...]
-  <x:tableColumns count="17">
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="6" name="Table6" displayName="Table6" ref="A3:R8" totalsRowShown="0">
+  <x:autoFilter ref="A3:R8"/>
+  <x:tableColumns count="18">
     <x:tableColumn id="1" name="#"/>
     <x:tableColumn id="2" name="Fn"/>
     <x:tableColumn id="3" name="Team"/>
     <x:tableColumn id="4" name="Church"/>
     <x:tableColumn id="5" name="City"/>
     <x:tableColumn id="6" name="State"/>
     <x:tableColumn id="7" name="W"/>
     <x:tableColumn id="8" name="L"/>
     <x:tableColumn id="9" name="W%" dataDxfId="0"/>
     <x:tableColumn id="10" name="Total"/>
     <x:tableColumn id="11" name="Avg" dataDxfId="1"/>
     <x:tableColumn id="12" name="QO"/>
     <x:tableColumn id="13" name="Q%" dataDxfId="0"/>
     <x:tableColumn id="14" name="Avg#" dataDxfId="1"/>
     <x:tableColumn id="15" name="10s"/>
     <x:tableColumn id="16" name="20s"/>
     <x:tableColumn id="17" name="30s"/>
+    <x:tableColumn id="18" name="Id"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="7" name="Table7" displayName="Table7" ref="A3:P18" totalsRowShown="0">
-[...1 lines deleted...]
-  <x:tableColumns count="16">
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="7" name="Table7" displayName="Table7" ref="A3:Q18" totalsRowShown="0">
+  <x:autoFilter ref="A3:Q18"/>
+  <x:tableColumns count="17">
     <x:tableColumn id="1" name="#"/>
     <x:tableColumn id="2" name="Fn"/>
     <x:tableColumn id="3" name="Quizzer"/>
     <x:tableColumn id="4" name="Team"/>
     <x:tableColumn id="5" name="Church"/>
     <x:tableColumn id="6" name="City"/>
     <x:tableColumn id="7" name="State"/>
     <x:tableColumn id="8" name="Avg" dataDxfId="1"/>
     <x:tableColumn id="9" name="YearsExperience"/>
     <x:tableColumn id="10" name="Total"/>
     <x:tableColumn id="11" name="QO"/>
     <x:tableColumn id="12" name="Q%" dataDxfId="0"/>
     <x:tableColumn id="13" name="Avg#" dataDxfId="1"/>
     <x:tableColumn id="14" name="10s"/>
     <x:tableColumn id="15" name="20s"/>
     <x:tableColumn id="16" name="30s"/>
+    <x:tableColumn id="17" name="Id"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/tables/table8.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="8" name="Table8" displayName="Table8" ref="A3:Q9" totalsRowShown="0">
-[...1 lines deleted...]
-  <x:tableColumns count="17">
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="8" name="Table8" displayName="Table8" ref="A3:R9" totalsRowShown="0">
+  <x:autoFilter ref="A3:R9"/>
+  <x:tableColumns count="18">
     <x:tableColumn id="1" name="#"/>
     <x:tableColumn id="2" name="Fn"/>
     <x:tableColumn id="3" name="Team"/>
     <x:tableColumn id="4" name="Church"/>
     <x:tableColumn id="5" name="City"/>
     <x:tableColumn id="6" name="State"/>
     <x:tableColumn id="7" name="W"/>
     <x:tableColumn id="8" name="L"/>
     <x:tableColumn id="9" name="W%" dataDxfId="0"/>
     <x:tableColumn id="10" name="Total"/>
     <x:tableColumn id="11" name="Avg" dataDxfId="1"/>
     <x:tableColumn id="12" name="QO"/>
     <x:tableColumn id="13" name="Q%" dataDxfId="0"/>
     <x:tableColumn id="14" name="Avg#" dataDxfId="1"/>
     <x:tableColumn id="15" name="10s"/>
     <x:tableColumn id="16" name="20s"/>
     <x:tableColumn id="17" name="30s"/>
+    <x:tableColumn id="18" name="Id"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/tables/table9.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="9" name="Table9" displayName="Table9" ref="A3:P21" totalsRowShown="0">
-[...1 lines deleted...]
-  <x:tableColumns count="16">
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="9" name="Table9" displayName="Table9" ref="A3:Q21" totalsRowShown="0">
+  <x:autoFilter ref="A3:Q21"/>
+  <x:tableColumns count="17">
     <x:tableColumn id="1" name="#"/>
     <x:tableColumn id="2" name="Fn"/>
     <x:tableColumn id="3" name="Quizzer"/>
     <x:tableColumn id="4" name="Team"/>
     <x:tableColumn id="5" name="Church"/>
     <x:tableColumn id="6" name="City"/>
     <x:tableColumn id="7" name="State"/>
     <x:tableColumn id="8" name="Avg" dataDxfId="1"/>
     <x:tableColumn id="9" name="YearsExperience"/>
     <x:tableColumn id="10" name="Total"/>
     <x:tableColumn id="11" name="QO"/>
     <x:tableColumn id="12" name="Q%" dataDxfId="0"/>
     <x:tableColumn id="13" name="Avg#" dataDxfId="1"/>
     <x:tableColumn id="14" name="10s"/>
     <x:tableColumn id="15" name="20s"/>
     <x:tableColumn id="16" name="30s"/>
+    <x:tableColumn id="17" name="Id"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -2230,78 +3001,79 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table4.xml" Id="rId28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table5.xml" Id="rId29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table6.xml" Id="rId30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table7.xml" Id="rId31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table8.xml" Id="rId32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table9.xml" Id="rId33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:Q13"/>
+  <x:dimension ref="A1:R13"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="3.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="24.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="49.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="10.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="7.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="5.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="3.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="6.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="7.567768" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="6.424911" style="0" customWidth="1"/>
     <x:col min="12" max="13" width="6.139196" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="7.424911" style="0" customWidth="1"/>
     <x:col min="15" max="17" width="6.139196" style="0" customWidth="1"/>
+    <x:col min="18" max="18" width="36.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:17">
+    <x:row r="1" spans="1:18">
       <x:c r="A1" s="1" t="s">
-        <x:v>369</x:v>
-[...2 lines deleted...]
-    <x:row r="3" spans="1:17">
+        <x:v>619</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:18">
       <x:c r="A3" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
@@ -2309,527 +3081,555 @@
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="Q3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:17">
+      <x:c r="R3" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:18">
       <x:c r="A4" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="G4" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H4" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I4" s="2">
         <x:v>0.86</x:v>
       </x:c>
       <x:c r="J4" s="0">
         <x:v>1505</x:v>
       </x:c>
       <x:c r="K4" s="3">
         <x:v>215</x:v>
       </x:c>
       <x:c r="L4" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M4" s="2">
         <x:v>0.73</x:v>
       </x:c>
       <x:c r="N4" s="3">
         <x:v>12.6</x:v>
       </x:c>
       <x:c r="O4" s="0">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P4" s="0">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q4" s="0">
         <x:v>12</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:17">
+      <x:c r="R4" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:18">
       <x:c r="A5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G5" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H5" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I5" s="2">
         <x:v>0.86</x:v>
       </x:c>
       <x:c r="J5" s="0">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="K5" s="3">
         <x:v>152.1</x:v>
       </x:c>
       <x:c r="L5" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="M5" s="2">
         <x:v>0.85</x:v>
       </x:c>
       <x:c r="N5" s="3">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O5" s="0">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P5" s="0">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q5" s="0">
         <x:v>4</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:17">
+      <x:c r="R5" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:18">
       <x:c r="A6" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G6" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H6" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I6" s="2">
         <x:v>0.71</x:v>
       </x:c>
       <x:c r="J6" s="0">
         <x:v>935</x:v>
       </x:c>
       <x:c r="K6" s="3">
         <x:v>133.6</x:v>
       </x:c>
       <x:c r="L6" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="M6" s="2">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="N6" s="3">
         <x:v>7.9</x:v>
       </x:c>
       <x:c r="O6" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P6" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q6" s="0">
         <x:v>11</x:v>
       </x:c>
-    </x:row>
-    <x:row r="7" spans="1:17">
+      <x:c r="R6" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:18">
       <x:c r="A7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H7" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="I7" s="2">
         <x:v>0.57</x:v>
       </x:c>
       <x:c r="J7" s="0">
         <x:v>745</x:v>
       </x:c>
       <x:c r="K7" s="3">
         <x:v>106.4</x:v>
       </x:c>
       <x:c r="L7" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="M7" s="2">
         <x:v>0.67</x:v>
       </x:c>
       <x:c r="N7" s="3">
         <x:v>8.1</x:v>
       </x:c>
       <x:c r="O7" s="0">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P7" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="Q7" s="0">
         <x:v>7</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:17">
+      <x:c r="R7" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:18">
       <x:c r="A8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G8" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H8" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="I8" s="2">
         <x:v>0.57</x:v>
       </x:c>
       <x:c r="J8" s="0">
         <x:v>870</x:v>
       </x:c>
       <x:c r="K8" s="3">
         <x:v>124.3</x:v>
       </x:c>
       <x:c r="L8" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="M8" s="2">
         <x:v>0.68</x:v>
       </x:c>
       <x:c r="N8" s="3">
         <x:v>8.6</x:v>
       </x:c>
       <x:c r="O8" s="0">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P8" s="0">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q8" s="0">
         <x:v>6</x:v>
       </x:c>
-    </x:row>
-    <x:row r="9" spans="1:17">
+      <x:c r="R8" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:18">
       <x:c r="A9" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G9" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H9" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="I9" s="2">
         <x:v>0.29</x:v>
       </x:c>
       <x:c r="J9" s="0">
         <x:v>745</x:v>
       </x:c>
       <x:c r="K9" s="3">
         <x:v>106.4</x:v>
       </x:c>
       <x:c r="L9" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="M9" s="2">
         <x:v>0.74</x:v>
       </x:c>
       <x:c r="N9" s="3">
         <x:v>6.1</x:v>
       </x:c>
       <x:c r="O9" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="P9" s="0">
         <x:v>26</x:v>
       </x:c>
       <x:c r="Q9" s="0">
         <x:v>3</x:v>
       </x:c>
-    </x:row>
-    <x:row r="10" spans="1:17">
+      <x:c r="R9" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:18">
       <x:c r="A10" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G10" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H10" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I10" s="2">
         <x:v>0.14</x:v>
       </x:c>
       <x:c r="J10" s="0">
         <x:v>255</x:v>
       </x:c>
       <x:c r="K10" s="3">
         <x:v>36.4</x:v>
       </x:c>
       <x:c r="L10" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="M10" s="2">
         <x:v>0.58</x:v>
       </x:c>
       <x:c r="N10" s="3">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="O10" s="0">
         <x:v>25</x:v>
       </x:c>
       <x:c r="P10" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="Q10" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="11" spans="1:17">
+      <x:c r="R10" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:18">
       <x:c r="A11" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G11" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I11" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J11" s="0">
         <x:v>530</x:v>
       </x:c>
       <x:c r="K11" s="3">
         <x:v>75.7</x:v>
       </x:c>
       <x:c r="L11" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="M11" s="2">
         <x:v>0.79</x:v>
       </x:c>
       <x:c r="N11" s="3">
         <x:v>5.3</x:v>
       </x:c>
       <x:c r="O11" s="0">
         <x:v>21</x:v>
       </x:c>
       <x:c r="P11" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="Q11" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="13" spans="1:17">
+      <x:c r="R11" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:18">
       <x:c r="B13" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId25"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:Q15"/>
+  <x:dimension ref="A1:R15"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="3.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="30.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="9.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.567768" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="7.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="5.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="3.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="6.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="7.567768" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="6.424911" style="0" customWidth="1"/>
     <x:col min="12" max="13" width="6.139196" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="7.424911" style="0" customWidth="1"/>
     <x:col min="15" max="17" width="6.139196" style="0" customWidth="1"/>
+    <x:col min="18" max="18" width="39.567768" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:17">
+    <x:row r="1" spans="1:18">
       <x:c r="A1" s="1" t="s">
-        <x:v>378</x:v>
-[...2 lines deleted...]
-    <x:row r="3" spans="1:17">
+        <x:v>628</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:18">
       <x:c r="A3" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
@@ -2837,1896 +3637,2003 @@
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="Q3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:17">
+      <x:c r="R3" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:18">
       <x:c r="A4" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G4" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="H4" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I4" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J4" s="0">
         <x:v>445</x:v>
       </x:c>
       <x:c r="K4" s="3">
         <x:v>148.3</x:v>
       </x:c>
       <x:c r="L4" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="M4" s="2">
         <x:v>0.85</x:v>
       </x:c>
       <x:c r="N4" s="3">
         <x:v>9.3</x:v>
       </x:c>
       <x:c r="O4" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="P4" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="Q4" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:17">
+      <x:c r="R4" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:18">
       <x:c r="A5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H5" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I5" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J5" s="0">
         <x:v>540</x:v>
       </x:c>
       <x:c r="K5" s="3">
         <x:v>270</x:v>
       </x:c>
       <x:c r="L5" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="M5" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N5" s="3">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O5" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="P5" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="Q5" s="0">
         <x:v>5</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:17">
+      <x:c r="R5" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:18">
       <x:c r="A6" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G6" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H6" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J6" s="0">
         <x:v>425</x:v>
       </x:c>
       <x:c r="K6" s="3">
         <x:v>212.5</x:v>
       </x:c>
       <x:c r="L6" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="M6" s="2">
         <x:v>0.91</x:v>
       </x:c>
       <x:c r="N6" s="3">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O6" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="P6" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="Q6" s="0">
         <x:v>4</x:v>
       </x:c>
-    </x:row>
-    <x:row r="7" spans="1:17">
+      <x:c r="R6" s="0" t="s">
+        <x:v>557</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:18">
       <x:c r="A7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G7" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H7" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I7" s="2">
         <x:v>0.33</x:v>
       </x:c>
       <x:c r="J7" s="0">
         <x:v>440</x:v>
       </x:c>
       <x:c r="K7" s="3">
         <x:v>146.7</x:v>
       </x:c>
       <x:c r="L7" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="M7" s="2">
         <x:v>0.85</x:v>
       </x:c>
       <x:c r="N7" s="3">
         <x:v>7.7</x:v>
       </x:c>
       <x:c r="O7" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="P7" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="Q7" s="0">
         <x:v>5</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:17">
+      <x:c r="R7" s="0" t="s">
+        <x:v>559</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:18">
       <x:c r="A8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G8" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H8" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I8" s="2">
         <x:v>0.33</x:v>
       </x:c>
       <x:c r="J8" s="0">
         <x:v>235</x:v>
       </x:c>
       <x:c r="K8" s="3">
         <x:v>78.3</x:v>
       </x:c>
       <x:c r="L8" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M8" s="2">
         <x:v>0.69</x:v>
       </x:c>
       <x:c r="N8" s="3">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O8" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="P8" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="Q8" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="9" spans="1:17">
+      <x:c r="R8" s="0" t="s">
+        <x:v>561</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:18">
       <x:c r="A9" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G9" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H9" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I9" s="2">
         <x:v>0.33</x:v>
       </x:c>
       <x:c r="J9" s="0">
         <x:v>225</x:v>
       </x:c>
       <x:c r="K9" s="3">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L9" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M9" s="2">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="N9" s="3">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O9" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="P9" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="Q9" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="10" spans="1:17">
+      <x:c r="R9" s="0" t="s">
+        <x:v>563</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:18">
       <x:c r="A10" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G10" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H10" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I10" s="2">
         <x:v>0.33</x:v>
       </x:c>
       <x:c r="J10" s="0">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K10" s="3">
         <x:v>71.7</x:v>
       </x:c>
       <x:c r="L10" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M10" s="2">
         <x:v>0.81</x:v>
       </x:c>
       <x:c r="N10" s="3">
         <x:v>5.7</x:v>
       </x:c>
       <x:c r="O10" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="P10" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="Q10" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="11" spans="1:17">
+      <x:c r="R10" s="0" t="s">
+        <x:v>565</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:18">
       <x:c r="A11" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G11" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H11" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I11" s="2">
         <x:v>0.33</x:v>
       </x:c>
       <x:c r="J11" s="0">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K11" s="3">
         <x:v>33.3</x:v>
       </x:c>
       <x:c r="L11" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M11" s="2">
         <x:v>0.56</x:v>
       </x:c>
       <x:c r="N11" s="3">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="O11" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="P11" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="Q11" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="12" spans="1:17">
+      <x:c r="R11" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:18">
       <x:c r="A12" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G12" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H12" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I12" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J12" s="0">
         <x:v>-5</x:v>
       </x:c>
       <x:c r="K12" s="3">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="L12" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M12" s="2">
         <x:v>0.38</x:v>
       </x:c>
       <x:c r="N12" s="3">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="O12" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="P12" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="Q12" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="14" spans="1:17">
+      <x:c r="R12" s="0" t="s">
+        <x:v>569</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:18">
       <x:c r="B14" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>181</x:v>
-[...2 lines deleted...]
-    <x:row r="15" spans="1:17">
+        <x:v>279</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:18">
       <x:c r="B15" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId34"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:P30"/>
+  <x:dimension ref="A1:Q30"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="3.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="21.139196" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="30.567768" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="9.710625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="6.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.710625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="6.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="17.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="7.567768" style="0" customWidth="1"/>
     <x:col min="11" max="12" width="6.139196" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="7.424911" style="0" customWidth="1"/>
     <x:col min="14" max="16" width="6.139196" style="0" customWidth="1"/>
+    <x:col min="17" max="17" width="40.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:16">
+    <x:row r="1" spans="1:17">
       <x:c r="A1" s="1" t="s">
-        <x:v>379</x:v>
-[...2 lines deleted...]
-    <x:row r="3" spans="1:16">
+        <x:v>629</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:17">
       <x:c r="A3" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:16">
+      <x:c r="Q3" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:17">
       <x:c r="A4" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H4" s="3">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J4" s="0">
         <x:v>290</x:v>
       </x:c>
       <x:c r="K4" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L4" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M4" s="3">
         <x:v>5</x:v>
       </x:c>
       <x:c r="N4" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O4" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="P4" s="0">
         <x:v>5</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:16">
+      <x:c r="Q4" s="0" t="s">
+        <x:v>572</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:17">
       <x:c r="A5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H5" s="3">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J5" s="0">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L5" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M5" s="3">
         <x:v>5</x:v>
       </x:c>
       <x:c r="N5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O5" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="P5" s="0">
         <x:v>3</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:16">
+      <x:c r="Q5" s="0" t="s">
+        <x:v>574</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:17">
       <x:c r="A6" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H6" s="3">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J6" s="0">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K6" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L6" s="2">
         <x:v>0.93</x:v>
       </x:c>
       <x:c r="M6" s="3">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="N6" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O6" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="P6" s="0">
         <x:v>5</x:v>
       </x:c>
-    </x:row>
-    <x:row r="7" spans="1:16">
+      <x:c r="Q6" s="0" t="s">
+        <x:v>576</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:17">
       <x:c r="A7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H7" s="3">
         <x:v>87.5</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J7" s="0">
         <x:v>175</x:v>
       </x:c>
       <x:c r="K7" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L7" s="2">
         <x:v>0.83</x:v>
       </x:c>
       <x:c r="M7" s="3">
         <x:v>5</x:v>
       </x:c>
       <x:c r="N7" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O7" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="P7" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:16">
+      <x:c r="Q7" s="0" t="s">
+        <x:v>578</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:17">
       <x:c r="A8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H8" s="3">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J8" s="0">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K8" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L8" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M8" s="3">
         <x:v>5</x:v>
       </x:c>
       <x:c r="N8" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O8" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P8" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="9" spans="1:16">
+      <x:c r="Q8" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:17">
       <x:c r="A9" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H9" s="3">
         <x:v>61.7</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J9" s="0">
         <x:v>185</x:v>
       </x:c>
       <x:c r="K9" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L9" s="2">
         <x:v>0.85</x:v>
       </x:c>
       <x:c r="M9" s="3">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="N9" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O9" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="P9" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="10" spans="1:16">
+      <x:c r="Q9" s="0" t="s">
+        <x:v>582</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:17">
       <x:c r="A10" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H10" s="3">
         <x:v>61.7</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J10" s="0">
         <x:v>185</x:v>
       </x:c>
       <x:c r="K10" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L10" s="2">
         <x:v>0.85</x:v>
       </x:c>
       <x:c r="M10" s="3">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="N10" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O10" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="P10" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="11" spans="1:16">
+      <x:c r="Q10" s="0" t="s">
+        <x:v>584</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:17">
       <x:c r="A11" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H11" s="3">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J11" s="0">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K11" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L11" s="2">
         <x:v>0.71</x:v>
       </x:c>
       <x:c r="M11" s="3">
         <x:v>4</x:v>
       </x:c>
       <x:c r="N11" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O11" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="P11" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="12" spans="1:16">
+      <x:c r="Q11" s="0" t="s">
+        <x:v>586</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:17">
       <x:c r="A12" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H12" s="3">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J12" s="0">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K12" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L12" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M12" s="3">
         <x:v>3</x:v>
       </x:c>
       <x:c r="N12" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O12" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="P12" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="13" spans="1:16">
+      <x:c r="Q12" s="0" t="s">
+        <x:v>588</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:17">
       <x:c r="A13" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H13" s="3">
         <x:v>38.3</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J13" s="0">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K13" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L13" s="2">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="M13" s="3">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="N13" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O13" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P13" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="14" spans="1:16">
+      <x:c r="Q13" s="0" t="s">
+        <x:v>590</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:17">
       <x:c r="A14" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H14" s="3">
         <x:v>36.7</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J14" s="0">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K14" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L14" s="2">
         <x:v>0.73</x:v>
       </x:c>
       <x:c r="M14" s="3">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="N14" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O14" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P14" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="15" spans="1:16">
+      <x:c r="Q14" s="0" t="s">
+        <x:v>592</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:17">
       <x:c r="A15" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H15" s="3">
         <x:v>33.3</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J15" s="0">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K15" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L15" s="2">
         <x:v>0.61</x:v>
       </x:c>
       <x:c r="M15" s="3">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="N15" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O15" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="P15" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="16" spans="1:16">
+      <x:c r="Q15" s="0" t="s">
+        <x:v>594</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:17">
       <x:c r="A16" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H16" s="3">
         <x:v>33.3</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J16" s="0">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K16" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L16" s="2">
         <x:v>0.82</x:v>
       </x:c>
       <x:c r="M16" s="3">
         <x:v>3</x:v>
       </x:c>
       <x:c r="N16" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O16" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="P16" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="17" spans="1:16">
+      <x:c r="Q16" s="0" t="s">
+        <x:v>596</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:17">
       <x:c r="A17" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H17" s="3">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J17" s="0">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K17" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L17" s="2">
         <x:v>0.86</x:v>
       </x:c>
       <x:c r="M17" s="3">
         <x:v>2</x:v>
       </x:c>
       <x:c r="N17" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O17" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P17" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="18" spans="1:16">
+      <x:c r="Q17" s="0" t="s">
+        <x:v>598</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:17">
       <x:c r="A18" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H18" s="3">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J18" s="0">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K18" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L18" s="2">
         <x:v>0.83</x:v>
       </x:c>
       <x:c r="M18" s="3">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="N18" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O18" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P18" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="19" spans="1:16">
+      <x:c r="Q18" s="0" t="s">
+        <x:v>600</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:17">
       <x:c r="A19" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H19" s="3">
         <x:v>18.3</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J19" s="0">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K19" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L19" s="2">
         <x:v>0.71</x:v>
       </x:c>
       <x:c r="M19" s="3">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="N19" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O19" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P19" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="20" spans="1:16">
+      <x:c r="Q19" s="0" t="s">
+        <x:v>602</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:17">
       <x:c r="A20" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H20" s="3">
         <x:v>16.7</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J20" s="0">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K20" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L20" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M20" s="3">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N20" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O20" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P20" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="21" spans="1:16">
+      <x:c r="Q20" s="0" t="s">
+        <x:v>604</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:17">
       <x:c r="A21" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H21" s="3">
         <x:v>16.7</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J21" s="0">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K21" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L21" s="2">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="M21" s="3">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="N21" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O21" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P21" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="22" spans="1:16">
+      <x:c r="Q21" s="0" t="s">
+        <x:v>606</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:17">
       <x:c r="A22" s="0">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H22" s="3">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J22" s="0">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K22" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L22" s="2">
         <x:v>0.67</x:v>
       </x:c>
       <x:c r="M22" s="3">
         <x:v>2</x:v>
       </x:c>
       <x:c r="N22" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O22" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P22" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="23" spans="1:16">
+      <x:c r="Q22" s="0" t="s">
+        <x:v>608</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:17">
       <x:c r="A23" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H23" s="3">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J23" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="K23" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L23" s="2">
         <x:v>0.33</x:v>
       </x:c>
       <x:c r="M23" s="3">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="N23" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O23" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P23" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="24" spans="1:16">
+      <x:c r="Q23" s="0" t="s">
+        <x:v>610</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:17">
       <x:c r="A24" s="0">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H24" s="3">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J24" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="K24" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L24" s="2">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="M24" s="3">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="N24" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O24" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P24" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="25" spans="1:16">
+      <x:c r="Q24" s="0" t="s">
+        <x:v>612</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:17">
       <x:c r="A25" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H25" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J25" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K25" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L25" s="2">
         <x:v>0.43</x:v>
       </x:c>
       <x:c r="M25" s="3">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N25" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O25" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P25" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="26" spans="1:16">
+      <x:c r="Q25" s="0" t="s">
+        <x:v>614</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:17">
       <x:c r="A26" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H26" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J26" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K26" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L26" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N26" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O26" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P26" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="27" spans="1:16">
+      <x:c r="Q26" s="0" t="s">
+        <x:v>616</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:17">
       <x:c r="A27" s="0">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H27" s="3">
         <x:v>-5</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J27" s="0">
         <x:v>-10</x:v>
       </x:c>
       <x:c r="K27" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L27" s="2">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="M27" s="3">
         <x:v>2</x:v>
       </x:c>
       <x:c r="N27" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O27" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P27" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="29" spans="1:16">
+      <x:c r="Q27" s="0" t="s">
+        <x:v>618</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:17">
       <x:c r="B29" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>181</x:v>
-[...2 lines deleted...]
-    <x:row r="30" spans="1:16">
+        <x:v>279</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:17">
       <x:c r="B30" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId35"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:Q11"/>
+  <x:dimension ref="A1:R11"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="3.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="24.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="49.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="10.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="7.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="5.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="3.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="6.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="7.567768" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="6.424911" style="0" customWidth="1"/>
     <x:col min="12" max="13" width="6.139196" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="7.424911" style="0" customWidth="1"/>
     <x:col min="15" max="17" width="6.139196" style="0" customWidth="1"/>
+    <x:col min="18" max="18" width="36.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:17">
+    <x:row r="1" spans="1:18">
       <x:c r="A1" s="1" t="s">
-        <x:v>380</x:v>
-[...2 lines deleted...]
-    <x:row r="3" spans="1:17">
+        <x:v>630</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:18">
       <x:c r="A3" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
@@ -4734,1977 +5641,2090 @@
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="Q3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:17">
+      <x:c r="R3" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:18">
       <x:c r="A4" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="G4" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H4" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I4" s="2">
         <x:v>0.86</x:v>
       </x:c>
       <x:c r="J4" s="0">
         <x:v>1505</x:v>
       </x:c>
       <x:c r="K4" s="3">
         <x:v>215</x:v>
       </x:c>
       <x:c r="L4" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M4" s="2">
         <x:v>0.73</x:v>
       </x:c>
       <x:c r="N4" s="3">
         <x:v>12.6</x:v>
       </x:c>
       <x:c r="O4" s="0">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P4" s="0">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q4" s="0">
         <x:v>12</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:17">
+      <x:c r="R4" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:18">
       <x:c r="A5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="C5" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G5" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H5" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I5" s="2">
         <x:v>0.86</x:v>
       </x:c>
       <x:c r="J5" s="0">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="K5" s="3">
         <x:v>152.1</x:v>
       </x:c>
       <x:c r="L5" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="M5" s="2">
         <x:v>0.85</x:v>
       </x:c>
       <x:c r="N5" s="3">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O5" s="0">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P5" s="0">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q5" s="0">
         <x:v>4</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:17">
+      <x:c r="R5" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:18">
       <x:c r="A6" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G6" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H6" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I6" s="2">
         <x:v>0.71</x:v>
       </x:c>
       <x:c r="J6" s="0">
         <x:v>935</x:v>
       </x:c>
       <x:c r="K6" s="3">
         <x:v>133.6</x:v>
       </x:c>
       <x:c r="L6" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="M6" s="2">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="N6" s="3">
         <x:v>7.9</x:v>
       </x:c>
       <x:c r="O6" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P6" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="Q6" s="0">
         <x:v>11</x:v>
       </x:c>
-    </x:row>
-    <x:row r="7" spans="1:17">
+      <x:c r="R6" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:18">
       <x:c r="A7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H7" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="I7" s="2">
         <x:v>0.57</x:v>
       </x:c>
       <x:c r="J7" s="0">
         <x:v>870</x:v>
       </x:c>
       <x:c r="K7" s="3">
         <x:v>124.3</x:v>
       </x:c>
       <x:c r="L7" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="M7" s="2">
         <x:v>0.68</x:v>
       </x:c>
       <x:c r="N7" s="3">
         <x:v>8.6</x:v>
       </x:c>
       <x:c r="O7" s="0">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P7" s="0">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q7" s="0">
         <x:v>6</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:17">
+      <x:c r="R7" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:18">
       <x:c r="A8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G8" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H8" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="I8" s="2">
         <x:v>0.57</x:v>
       </x:c>
       <x:c r="J8" s="0">
         <x:v>745</x:v>
       </x:c>
       <x:c r="K8" s="3">
         <x:v>106.4</x:v>
       </x:c>
       <x:c r="L8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="M8" s="2">
         <x:v>0.67</x:v>
       </x:c>
       <x:c r="N8" s="3">
         <x:v>8.1</x:v>
       </x:c>
       <x:c r="O8" s="0">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P8" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="Q8" s="0">
         <x:v>7</x:v>
       </x:c>
-    </x:row>
-    <x:row r="9" spans="1:17">
+      <x:c r="R8" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:18">
       <x:c r="A9" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G9" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H9" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="I9" s="2">
         <x:v>0.29</x:v>
       </x:c>
       <x:c r="J9" s="0">
         <x:v>745</x:v>
       </x:c>
       <x:c r="K9" s="3">
         <x:v>106.4</x:v>
       </x:c>
       <x:c r="L9" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="M9" s="2">
         <x:v>0.74</x:v>
       </x:c>
       <x:c r="N9" s="3">
         <x:v>6.1</x:v>
       </x:c>
       <x:c r="O9" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="P9" s="0">
         <x:v>26</x:v>
       </x:c>
       <x:c r="Q9" s="0">
         <x:v>3</x:v>
       </x:c>
-    </x:row>
-    <x:row r="10" spans="1:17">
+      <x:c r="R9" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:18">
       <x:c r="A10" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G10" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H10" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I10" s="2">
         <x:v>0.14</x:v>
       </x:c>
       <x:c r="J10" s="0">
         <x:v>255</x:v>
       </x:c>
       <x:c r="K10" s="3">
         <x:v>36.4</x:v>
       </x:c>
       <x:c r="L10" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="M10" s="2">
         <x:v>0.58</x:v>
       </x:c>
       <x:c r="N10" s="3">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="O10" s="0">
         <x:v>25</x:v>
       </x:c>
       <x:c r="P10" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="Q10" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="11" spans="1:17">
+      <x:c r="R10" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:18">
       <x:c r="A11" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G11" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I11" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J11" s="0">
         <x:v>530</x:v>
       </x:c>
       <x:c r="K11" s="3">
         <x:v>75.7</x:v>
       </x:c>
       <x:c r="L11" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="M11" s="2">
         <x:v>0.79</x:v>
       </x:c>
       <x:c r="N11" s="3">
         <x:v>5.3</x:v>
       </x:c>
       <x:c r="O11" s="0">
         <x:v>21</x:v>
       </x:c>
       <x:c r="P11" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="Q11" s="0">
         <x:v>1</x:v>
+      </x:c>
+      <x:c r="R11" s="0" t="s">
+        <x:v>59</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId36"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:P33"/>
+  <x:dimension ref="A1:Q33"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="3.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="21.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="24.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="49.710625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.710625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="6.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="17.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="7.567768" style="0" customWidth="1"/>
     <x:col min="11" max="12" width="6.139196" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="7.424911" style="0" customWidth="1"/>
     <x:col min="14" max="16" width="6.139196" style="0" customWidth="1"/>
+    <x:col min="17" max="17" width="38.282054" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:16">
+    <x:row r="1" spans="1:17">
       <x:c r="A1" s="1" t="s">
-        <x:v>381</x:v>
-[...2 lines deleted...]
-    <x:row r="3" spans="1:16">
+        <x:v>631</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:17">
       <x:c r="A3" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:16">
+      <x:c r="Q3" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:17">
       <x:c r="A4" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="H4" s="3">
         <x:v>102.9</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J4" s="0">
         <x:v>720</x:v>
       </x:c>
       <x:c r="K4" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="L4" s="2">
         <x:v>0.82</x:v>
       </x:c>
       <x:c r="M4" s="3">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="N4" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O4" s="0">
         <x:v>26</x:v>
       </x:c>
       <x:c r="P4" s="0">
         <x:v>6</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:16">
+      <x:c r="Q4" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:17">
       <x:c r="A5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H5" s="3">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J5" s="0">
         <x:v>700</x:v>
       </x:c>
       <x:c r="K5" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="L5" s="2">
         <x:v>0.79</x:v>
       </x:c>
       <x:c r="M5" s="3">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="N5" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O5" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="P5" s="0">
         <x:v>10</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:16">
+      <x:c r="Q5" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:17">
       <x:c r="A6" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H6" s="3">
         <x:v>95.7</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J6" s="0">
         <x:v>670</x:v>
       </x:c>
       <x:c r="K6" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="L6" s="2">
         <x:v>0.86</x:v>
       </x:c>
       <x:c r="M6" s="3">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="N6" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O6" s="0">
         <x:v>24</x:v>
       </x:c>
       <x:c r="P6" s="0">
         <x:v>3</x:v>
       </x:c>
-    </x:row>
-    <x:row r="7" spans="1:16">
+      <x:c r="Q6" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:17">
       <x:c r="A7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="C7" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H7" s="3">
         <x:v>77.9</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J7" s="0">
         <x:v>545</x:v>
       </x:c>
       <x:c r="K7" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="L7" s="2">
         <x:v>0.81</x:v>
       </x:c>
       <x:c r="M7" s="3">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="N7" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O7" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="P7" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:16">
+      <x:c r="Q7" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:17">
       <x:c r="A8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="C8" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G8" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H8" s="3">
         <x:v>74.3</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J8" s="0">
         <x:v>520</x:v>
       </x:c>
       <x:c r="K8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="L8" s="2">
         <x:v>0.89</x:v>
       </x:c>
       <x:c r="M8" s="3">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="N8" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O8" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="P8" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="9" spans="1:16">
+      <x:c r="Q8" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:17">
       <x:c r="A9" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H9" s="3">
         <x:v>63.6</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J9" s="0">
         <x:v>445</x:v>
       </x:c>
       <x:c r="K9" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="L9" s="2">
         <x:v>0.81</x:v>
       </x:c>
       <x:c r="M9" s="3">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="N9" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O9" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="P9" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="10" spans="1:16">
+      <x:c r="Q9" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:17">
       <x:c r="A10" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="H10" s="3">
         <x:v>60.7</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J10" s="0">
         <x:v>425</x:v>
       </x:c>
       <x:c r="K10" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L10" s="2">
         <x:v>0.72</x:v>
       </x:c>
       <x:c r="M10" s="3">
         <x:v>4</x:v>
       </x:c>
       <x:c r="N10" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O10" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="P10" s="0">
         <x:v>3</x:v>
       </x:c>
-    </x:row>
-    <x:row r="11" spans="1:16">
+      <x:c r="Q10" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:17">
       <x:c r="A11" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H11" s="3">
         <x:v>52.1</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J11" s="0">
         <x:v>365</x:v>
       </x:c>
       <x:c r="K11" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L11" s="2">
         <x:v>0.74</x:v>
       </x:c>
       <x:c r="M11" s="3">
         <x:v>4</x:v>
       </x:c>
       <x:c r="N11" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O11" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="P11" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="12" spans="1:16">
+      <x:c r="Q11" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:17">
       <x:c r="A12" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H12" s="3">
         <x:v>50.7</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J12" s="0">
         <x:v>355</x:v>
       </x:c>
       <x:c r="K12" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L12" s="2">
         <x:v>0.62</x:v>
       </x:c>
       <x:c r="M12" s="3">
         <x:v>3</x:v>
       </x:c>
       <x:c r="N12" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O12" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="P12" s="0">
         <x:v>4</x:v>
       </x:c>
-    </x:row>
-    <x:row r="13" spans="1:16">
+      <x:c r="Q12" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:17">
       <x:c r="A13" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H13" s="3">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J13" s="0">
         <x:v>350</x:v>
       </x:c>
       <x:c r="K13" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="L13" s="2">
         <x:v>0.79</x:v>
       </x:c>
       <x:c r="M13" s="3">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="N13" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O13" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="P13" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="14" spans="1:16">
+      <x:c r="Q13" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:17">
       <x:c r="A14" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="H14" s="3">
         <x:v>30.7</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J14" s="0">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K14" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L14" s="2">
         <x:v>0.76</x:v>
       </x:c>
       <x:c r="M14" s="3">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="N14" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O14" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="P14" s="0">
         <x:v>3</x:v>
       </x:c>
-    </x:row>
-    <x:row r="15" spans="1:16">
+      <x:c r="Q14" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:17">
       <x:c r="A15" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H15" s="3">
         <x:v>28.6</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J15" s="0">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K15" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L15" s="2">
         <x:v>0.57</x:v>
       </x:c>
       <x:c r="M15" s="3">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="N15" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O15" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="P15" s="0">
         <x:v>4</x:v>
       </x:c>
-    </x:row>
-    <x:row r="16" spans="1:16">
+      <x:c r="Q15" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:17">
       <x:c r="A16" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H16" s="3">
         <x:v>27.9</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J16" s="0">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K16" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L16" s="2">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="M16" s="3">
         <x:v>3</x:v>
       </x:c>
       <x:c r="N16" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O16" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="P16" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="17" spans="1:16">
+      <x:c r="Q16" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:17">
       <x:c r="A17" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H17" s="3">
         <x:v>27.9</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J17" s="0">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K17" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L17" s="2">
         <x:v>0.72</x:v>
       </x:c>
       <x:c r="M17" s="3">
         <x:v>3</x:v>
       </x:c>
       <x:c r="N17" s="0">
         <x:v>19</x:v>
       </x:c>
       <x:c r="O17" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P17" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="18" spans="1:16">
+      <x:c r="Q17" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:17">
       <x:c r="A18" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H18" s="3">
         <x:v>26.4</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J18" s="0">
         <x:v>185</x:v>
       </x:c>
       <x:c r="K18" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L18" s="2">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="M18" s="3">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="N18" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="O18" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P18" s="0">
         <x:v>3</x:v>
       </x:c>
-    </x:row>
-    <x:row r="19" spans="1:16">
+      <x:c r="Q18" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:17">
       <x:c r="A19" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H19" s="3">
         <x:v>24.3</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J19" s="0">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K19" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L19" s="2">
         <x:v>0.62</x:v>
       </x:c>
       <x:c r="M19" s="3">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="N19" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O19" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="P19" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="20" spans="1:16">
+      <x:c r="Q19" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:17">
       <x:c r="A20" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="H20" s="3">
         <x:v>23.6</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J20" s="0">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K20" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L20" s="2">
         <x:v>0.68</x:v>
       </x:c>
       <x:c r="M20" s="3">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="N20" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O20" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P20" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="21" spans="1:16">
+      <x:c r="Q20" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:17">
       <x:c r="A21" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H21" s="3">
         <x:v>12.1</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J21" s="0">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K21" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L21" s="2">
         <x:v>0.73</x:v>
       </x:c>
       <x:c r="M21" s="3">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="N21" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O21" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="P21" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="22" spans="1:16">
+      <x:c r="Q21" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:17">
       <x:c r="A22" s="0">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H22" s="3">
         <x:v>10.7</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J22" s="0">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K22" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L22" s="2">
         <x:v>0.55</x:v>
       </x:c>
       <x:c r="M22" s="3">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="N22" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O22" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P22" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="23" spans="1:16">
+      <x:c r="Q22" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:17">
       <x:c r="A23" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H23" s="3">
         <x:v>5.7</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J23" s="0">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K23" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L23" s="2">
         <x:v>0.67</x:v>
       </x:c>
       <x:c r="M23" s="3">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="N23" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O23" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P23" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="24" spans="1:16">
+      <x:c r="Q23" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:17">
       <x:c r="A24" s="0">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H24" s="3">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J24" s="0">
         <x:v>30</x:v>
       </x:c>
       <x:c r="K24" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L24" s="2">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="M24" s="3">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="N24" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O24" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P24" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="25" spans="1:16">
+      <x:c r="Q24" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:17">
       <x:c r="A25" s="0">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H25" s="3">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J25" s="0">
         <x:v>30</x:v>
       </x:c>
       <x:c r="K25" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L25" s="2">
         <x:v>0.53</x:v>
       </x:c>
       <x:c r="M25" s="3">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="N25" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="O25" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P25" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="26" spans="1:16">
+      <x:c r="Q25" s="0" t="s">
+        <x:v>406</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:17">
       <x:c r="A26" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H26" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J26" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K26" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L26" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N26" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O26" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P26" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="27" spans="1:16">
+      <x:c r="Q26" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:17">
       <x:c r="A27" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H27" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J27" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K27" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L27" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N27" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O27" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P27" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="28" spans="1:16">
+      <x:c r="Q27" s="0" t="s">
+        <x:v>460</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:17">
       <x:c r="A28" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H28" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J28" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K28" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L28" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N28" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O28" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P28" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="29" spans="1:16">
+      <x:c r="Q28" s="0" t="s">
+        <x:v>454</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:17">
       <x:c r="A29" s="0">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H29" s="3">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J29" s="0">
         <x:v>-5</x:v>
       </x:c>
       <x:c r="K29" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L29" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N29" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O29" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P29" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="30" spans="1:16">
+      <x:c r="Q29" s="0" t="s">
+        <x:v>444</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:17">
       <x:c r="A30" s="0">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="H30" s="3">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="I30" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J30" s="0">
         <x:v>-20</x:v>
       </x:c>
       <x:c r="K30" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L30" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N30" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O30" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P30" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="32" spans="1:16">
+      <x:c r="Q30" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:17">
       <x:c r="B32" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>180</x:v>
-[...2 lines deleted...]
-    <x:row r="33" spans="1:16">
+        <x:v>278</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:17">
       <x:c r="B33" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId37"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:Q13"/>
+  <x:dimension ref="A1:R13"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="3.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="18.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="59.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.424911" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="7.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="5.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="3.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="6.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="7.567768" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="6.424911" style="0" customWidth="1"/>
     <x:col min="12" max="13" width="6.139196" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="7.424911" style="0" customWidth="1"/>
     <x:col min="15" max="17" width="6.139196" style="0" customWidth="1"/>
+    <x:col min="18" max="18" width="36.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:17">
+    <x:row r="1" spans="1:18">
       <x:c r="A1" s="1" t="s">
-        <x:v>382</x:v>
-[...2 lines deleted...]
-    <x:row r="3" spans="1:17">
+        <x:v>632</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:18">
       <x:c r="A3" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
@@ -6712,1977 +7732,2090 @@
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="Q3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:17">
+      <x:c r="R3" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:18">
       <x:c r="A4" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G4" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H4" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I4" s="2">
         <x:v>0.86</x:v>
       </x:c>
       <x:c r="J4" s="0">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="K4" s="3">
         <x:v>149.3</x:v>
       </x:c>
       <x:c r="L4" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="M4" s="2">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="N4" s="3">
         <x:v>10.1</x:v>
       </x:c>
       <x:c r="O4" s="0">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P4" s="0">
         <x:v>28</x:v>
       </x:c>
       <x:c r="Q4" s="0">
         <x:v>6</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:17">
+      <x:c r="R4" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:18">
       <x:c r="A5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G5" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H5" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I5" s="2">
         <x:v>0.86</x:v>
       </x:c>
       <x:c r="J5" s="0">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="K5" s="3">
         <x:v>150.7</x:v>
       </x:c>
       <x:c r="L5" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="M5" s="2">
         <x:v>0.82</x:v>
       </x:c>
       <x:c r="N5" s="3">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="O5" s="0">
         <x:v>21</x:v>
       </x:c>
       <x:c r="P5" s="0">
         <x:v>30</x:v>
       </x:c>
       <x:c r="Q5" s="0">
         <x:v>7</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:17">
+      <x:c r="R5" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:18">
       <x:c r="A6" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G6" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H6" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I6" s="2">
         <x:v>0.71</x:v>
       </x:c>
       <x:c r="J6" s="0">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="K6" s="3">
         <x:v>151.4</x:v>
       </x:c>
       <x:c r="L6" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="M6" s="2">
         <x:v>0.68</x:v>
       </x:c>
       <x:c r="N6" s="3">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O6" s="0">
         <x:v>21</x:v>
       </x:c>
       <x:c r="P6" s="0">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q6" s="0">
         <x:v>9</x:v>
       </x:c>
-    </x:row>
-    <x:row r="7" spans="1:17">
+      <x:c r="R6" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:18">
       <x:c r="A7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G7" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H7" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I7" s="2">
         <x:v>0.71</x:v>
       </x:c>
       <x:c r="J7" s="0">
         <x:v>1295</x:v>
       </x:c>
       <x:c r="K7" s="3">
         <x:v>185</x:v>
       </x:c>
       <x:c r="L7" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="M7" s="2">
         <x:v>0.81</x:v>
       </x:c>
       <x:c r="N7" s="3">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O7" s="0">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P7" s="0">
         <x:v>30</x:v>
       </x:c>
       <x:c r="Q7" s="0">
         <x:v>10</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:17">
+      <x:c r="R7" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:18">
       <x:c r="A8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G8" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="H8" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="I8" s="2">
         <x:v>0.43</x:v>
       </x:c>
       <x:c r="J8" s="0">
         <x:v>575</x:v>
       </x:c>
       <x:c r="K8" s="3">
         <x:v>82.1</x:v>
       </x:c>
       <x:c r="L8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="M8" s="2">
         <x:v>0.72</x:v>
       </x:c>
       <x:c r="N8" s="3">
         <x:v>6.1</x:v>
       </x:c>
       <x:c r="O8" s="0">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P8" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="Q8" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="9" spans="1:17">
+      <x:c r="R8" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:18">
       <x:c r="A9" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="G9" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H9" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="I9" s="2">
         <x:v>0.29</x:v>
       </x:c>
       <x:c r="J9" s="0">
         <x:v>655</x:v>
       </x:c>
       <x:c r="K9" s="3">
         <x:v>93.6</x:v>
       </x:c>
       <x:c r="L9" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="M9" s="2">
         <x:v>0.72</x:v>
       </x:c>
       <x:c r="N9" s="3">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="O9" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="P9" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="Q9" s="0">
         <x:v>8</x:v>
       </x:c>
-    </x:row>
-    <x:row r="10" spans="1:17">
+      <x:c r="R9" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:18">
       <x:c r="A10" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G10" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H10" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I10" s="2">
         <x:v>0.14</x:v>
       </x:c>
       <x:c r="J10" s="0">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K10" s="3">
         <x:v>49.3</x:v>
       </x:c>
       <x:c r="L10" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="M10" s="2">
         <x:v>0.64</x:v>
       </x:c>
       <x:c r="N10" s="3">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="O10" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="P10" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="Q10" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="11" spans="1:17">
+      <x:c r="R10" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:18">
       <x:c r="A11" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G11" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I11" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J11" s="0">
         <x:v>315</x:v>
       </x:c>
       <x:c r="K11" s="3">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L11" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="M11" s="2">
         <x:v>0.67</x:v>
       </x:c>
       <x:c r="N11" s="3">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="O11" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="P11" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="Q11" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="13" spans="1:17">
+      <x:c r="R11" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:18">
       <x:c r="B13" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId38"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:P32"/>
+  <x:dimension ref="A1:Q32"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="3.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="21.853482" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="18.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="59.853482" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="11.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.710625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="6.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="17.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="7.567768" style="0" customWidth="1"/>
     <x:col min="11" max="12" width="6.139196" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="7.424911" style="0" customWidth="1"/>
     <x:col min="14" max="16" width="6.139196" style="0" customWidth="1"/>
+    <x:col min="17" max="17" width="38.139196" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:16">
+    <x:row r="1" spans="1:17">
       <x:c r="A1" s="1" t="s">
-        <x:v>383</x:v>
-[...2 lines deleted...]
-    <x:row r="3" spans="1:16">
+        <x:v>633</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:17">
       <x:c r="A3" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:16">
+      <x:c r="Q3" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:17">
       <x:c r="A4" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H4" s="3">
         <x:v>111.4</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J4" s="0">
         <x:v>780</x:v>
       </x:c>
       <x:c r="K4" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L4" s="2">
         <x:v>0.84</x:v>
       </x:c>
       <x:c r="M4" s="3">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="N4" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O4" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="P4" s="0">
         <x:v>9</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:16">
+      <x:c r="Q4" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:17">
       <x:c r="A5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H5" s="3">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J5" s="0">
         <x:v>665</x:v>
       </x:c>
       <x:c r="K5" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="2">
         <x:v>0.85</x:v>
       </x:c>
       <x:c r="M5" s="3">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="N5" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O5" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="P5" s="0">
         <x:v>4</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:16">
+      <x:c r="Q5" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:17">
       <x:c r="A6" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H6" s="3">
         <x:v>91.4</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J6" s="0">
         <x:v>640</x:v>
       </x:c>
       <x:c r="K6" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L6" s="2">
         <x:v>0.79</x:v>
       </x:c>
       <x:c r="M6" s="3">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="N6" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O6" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="P6" s="0">
         <x:v>8</x:v>
       </x:c>
-    </x:row>
-    <x:row r="7" spans="1:16">
+      <x:c r="Q6" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:17">
       <x:c r="A7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H7" s="3">
         <x:v>80.7</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J7" s="0">
         <x:v>565</x:v>
       </x:c>
       <x:c r="K7" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L7" s="2">
         <x:v>0.87</x:v>
       </x:c>
       <x:c r="M7" s="3">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="N7" s="0">
         <x:v>19</x:v>
       </x:c>
       <x:c r="O7" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="P7" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:16">
+      <x:c r="Q7" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:17">
       <x:c r="A8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H8" s="3">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J8" s="0">
         <x:v>560</x:v>
       </x:c>
       <x:c r="K8" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L8" s="2">
         <x:v>0.67</x:v>
       </x:c>
       <x:c r="M8" s="3">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="N8" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O8" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="P8" s="0">
         <x:v>8</x:v>
       </x:c>
-    </x:row>
-    <x:row r="9" spans="1:16">
+      <x:c r="Q8" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:17">
       <x:c r="A9" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H9" s="3">
         <x:v>75.7</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J9" s="0">
         <x:v>530</x:v>
       </x:c>
       <x:c r="K9" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L9" s="2">
         <x:v>0.67</x:v>
       </x:c>
       <x:c r="M9" s="3">
         <x:v>4</x:v>
       </x:c>
       <x:c r="N9" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O9" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P9" s="0">
         <x:v>5</x:v>
       </x:c>
-    </x:row>
-    <x:row r="10" spans="1:16">
+      <x:c r="Q9" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:17">
       <x:c r="A10" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="3">
         <x:v>69.3</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J10" s="0">
         <x:v>485</x:v>
       </x:c>
       <x:c r="K10" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L10" s="2">
         <x:v>0.79</x:v>
       </x:c>
       <x:c r="M10" s="3">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="N10" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O10" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="P10" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="11" spans="1:16">
+      <x:c r="Q10" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:17">
       <x:c r="A11" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H11" s="3">
         <x:v>55.7</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J11" s="0">
         <x:v>390</x:v>
       </x:c>
       <x:c r="K11" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L11" s="2">
         <x:v>0.78</x:v>
       </x:c>
       <x:c r="M11" s="3">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="N11" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O11" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="P11" s="0">
         <x:v>3</x:v>
       </x:c>
-    </x:row>
-    <x:row r="12" spans="1:16">
+      <x:c r="Q11" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:17">
       <x:c r="A12" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H12" s="3">
         <x:v>46.4</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J12" s="0">
         <x:v>325</x:v>
       </x:c>
       <x:c r="K12" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L12" s="2">
         <x:v>0.69</x:v>
       </x:c>
       <x:c r="M12" s="3">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="N12" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O12" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="P12" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="13" spans="1:16">
+      <x:c r="Q12" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:17">
       <x:c r="A13" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H13" s="3">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J13" s="0">
         <x:v>315</x:v>
       </x:c>
       <x:c r="K13" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L13" s="2">
         <x:v>0.88</x:v>
       </x:c>
       <x:c r="M13" s="3">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="N13" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O13" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="P13" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="14" spans="1:16">
+      <x:c r="Q13" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:17">
       <x:c r="A14" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H14" s="3">
         <x:v>37.1</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J14" s="0">
         <x:v>260</x:v>
       </x:c>
       <x:c r="K14" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L14" s="2">
         <x:v>0.71</x:v>
       </x:c>
       <x:c r="M14" s="3">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="N14" s="0">
         <x:v>19</x:v>
       </x:c>
       <x:c r="O14" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P14" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="15" spans="1:16">
+      <x:c r="Q14" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:17">
       <x:c r="A15" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H15" s="3">
         <x:v>36.4</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J15" s="0">
         <x:v>255</x:v>
       </x:c>
       <x:c r="K15" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L15" s="2">
         <x:v>0.72</x:v>
       </x:c>
       <x:c r="M15" s="3">
         <x:v>3</x:v>
       </x:c>
       <x:c r="N15" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O15" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="P15" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="16" spans="1:16">
+      <x:c r="Q15" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:17">
       <x:c r="A16" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H16" s="3">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J16" s="0">
         <x:v>175</x:v>
       </x:c>
       <x:c r="K16" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L16" s="2">
         <x:v>0.59</x:v>
       </x:c>
       <x:c r="M16" s="3">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="N16" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O16" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="P16" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="17" spans="1:16">
+      <x:c r="Q16" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:17">
       <x:c r="A17" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H17" s="3">
         <x:v>13.6</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J17" s="0">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K17" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L17" s="2">
         <x:v>0.91</x:v>
       </x:c>
       <x:c r="M17" s="3">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="N17" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O17" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P17" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="18" spans="1:16">
+      <x:c r="Q17" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:17">
       <x:c r="A18" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H18" s="3">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J18" s="0">
         <x:v>90</x:v>
       </x:c>
       <x:c r="K18" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L18" s="2">
         <x:v>0.59</x:v>
       </x:c>
       <x:c r="M18" s="3">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="N18" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O18" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P18" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="19" spans="1:16">
+      <x:c r="Q18" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:17">
       <x:c r="A19" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="3">
         <x:v>10</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J19" s="0">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K19" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L19" s="2">
         <x:v>0.71</x:v>
       </x:c>
       <x:c r="M19" s="3">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="N19" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O19" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P19" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="20" spans="1:16">
+      <x:c r="Q19" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:17">
       <x:c r="A20" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H20" s="3">
         <x:v>7.9</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J20" s="0">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K20" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L20" s="2">
         <x:v>0.67</x:v>
       </x:c>
       <x:c r="M20" s="3">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="N20" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O20" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P20" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="21" spans="1:16">
+      <x:c r="Q20" s="0" t="s">
+        <x:v>430</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:17">
       <x:c r="A21" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H21" s="3">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J21" s="0">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K21" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L21" s="2">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="M21" s="3">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="N21" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O21" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P21" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="22" spans="1:16">
+      <x:c r="Q21" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:17">
       <x:c r="A22" s="0">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H22" s="3">
         <x:v>5</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J22" s="0">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K22" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L22" s="2">
         <x:v>0.43</x:v>
       </x:c>
       <x:c r="M22" s="3">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="N22" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O22" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="P22" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="23" spans="1:16">
+      <x:c r="Q22" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:17">
       <x:c r="A23" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H23" s="3">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J23" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K23" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L23" s="2">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="M23" s="3">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="N23" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O23" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P23" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="24" spans="1:16">
+      <x:c r="Q23" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:17">
       <x:c r="A24" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H24" s="3">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J24" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K24" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L24" s="2">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="M24" s="3">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="N24" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O24" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P24" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="25" spans="1:16">
+      <x:c r="Q24" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:17">
       <x:c r="A25" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H25" s="3">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J25" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K25" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L25" s="2">
         <x:v>0.43</x:v>
       </x:c>
       <x:c r="M25" s="3">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="N25" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O25" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P25" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="26" spans="1:16">
+      <x:c r="Q25" s="0" t="s">
+        <x:v>446</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:17">
       <x:c r="A26" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H26" s="3">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J26" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="K26" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L26" s="2">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="M26" s="3">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="N26" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O26" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P26" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="27" spans="1:16">
+      <x:c r="Q26" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:17">
       <x:c r="A27" s="0">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H27" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J27" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K27" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L27" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N27" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O27" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P27" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="28" spans="1:16">
+      <x:c r="Q27" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:17">
       <x:c r="A28" s="0">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H28" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J28" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K28" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L28" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N28" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O28" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P28" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="29" spans="1:16">
+      <x:c r="Q28" s="0" t="s">
+        <x:v>452</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:17">
       <x:c r="A29" s="0">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H29" s="3">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J29" s="0">
         <x:v>-10</x:v>
       </x:c>
       <x:c r="K29" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L29" s="2">
         <x:v>0.44</x:v>
       </x:c>
       <x:c r="M29" s="3">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N29" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O29" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P29" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="30" spans="1:16">
+      <x:c r="Q29" s="0" t="s">
+        <x:v>420</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:17">
       <x:c r="A30" s="0">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H30" s="3">
         <x:v>-4.3</x:v>
       </x:c>
       <x:c r="I30" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J30" s="0">
         <x:v>-30</x:v>
       </x:c>
       <x:c r="K30" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L30" s="2">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="M30" s="3">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="N30" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O30" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P30" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="32" spans="1:16">
+      <x:c r="Q30" s="0" t="s">
+        <x:v>442</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:17">
       <x:c r="B32" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId39"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:Q13"/>
+  <x:dimension ref="A1:R13"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="3.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="22.853482" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="52.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="10.282054" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="7.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="5.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="3.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="6.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="7.567768" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="6.424911" style="0" customWidth="1"/>
     <x:col min="12" max="13" width="6.139196" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="7.424911" style="0" customWidth="1"/>
     <x:col min="15" max="17" width="6.139196" style="0" customWidth="1"/>
+    <x:col min="18" max="18" width="37.139196" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:17">
+    <x:row r="1" spans="1:18">
       <x:c r="A1" s="1" t="s">
-        <x:v>384</x:v>
-[...2 lines deleted...]
-    <x:row r="3" spans="1:17">
+        <x:v>634</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:18">
       <x:c r="A3" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
@@ -8690,2135 +9823,2257 @@
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="Q3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:17">
+      <x:c r="R3" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:18">
       <x:c r="A4" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G4" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H4" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I4" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J4" s="0">
         <x:v>1550</x:v>
       </x:c>
       <x:c r="K4" s="3">
         <x:v>221.4</x:v>
       </x:c>
       <x:c r="L4" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="M4" s="2">
         <x:v>0.81</x:v>
       </x:c>
       <x:c r="N4" s="3">
         <x:v>11.9</x:v>
       </x:c>
       <x:c r="O4" s="0">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P4" s="0">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q4" s="0">
         <x:v>13</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:17">
+      <x:c r="R4" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:18">
       <x:c r="A5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G5" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H5" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I5" s="2">
         <x:v>0.86</x:v>
       </x:c>
       <x:c r="J5" s="0">
         <x:v>1660</x:v>
       </x:c>
       <x:c r="K5" s="3">
         <x:v>237.1</x:v>
       </x:c>
       <x:c r="L5" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="M5" s="2">
         <x:v>0.79</x:v>
       </x:c>
       <x:c r="N5" s="3">
         <x:v>13.6</x:v>
       </x:c>
       <x:c r="O5" s="0">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P5" s="0">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q5" s="0">
         <x:v>15</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:17">
+      <x:c r="R5" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:18">
       <x:c r="A6" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G6" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H6" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I6" s="2">
         <x:v>0.71</x:v>
       </x:c>
       <x:c r="J6" s="0">
         <x:v>1550</x:v>
       </x:c>
       <x:c r="K6" s="3">
         <x:v>221.4</x:v>
       </x:c>
       <x:c r="L6" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M6" s="2">
         <x:v>0.83</x:v>
       </x:c>
       <x:c r="N6" s="3">
         <x:v>11.6</x:v>
       </x:c>
       <x:c r="O6" s="0">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P6" s="0">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q6" s="0">
         <x:v>13</x:v>
       </x:c>
-    </x:row>
-    <x:row r="7" spans="1:17">
+      <x:c r="R6" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:18">
       <x:c r="A7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G7" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="H7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="I7" s="2">
         <x:v>0.43</x:v>
       </x:c>
       <x:c r="J7" s="0">
         <x:v>760</x:v>
       </x:c>
       <x:c r="K7" s="3">
         <x:v>108.6</x:v>
       </x:c>
       <x:c r="L7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="M7" s="2">
         <x:v>0.72</x:v>
       </x:c>
       <x:c r="N7" s="3">
         <x:v>8.1</x:v>
       </x:c>
       <x:c r="O7" s="0">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P7" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="Q7" s="0">
         <x:v>5</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:17">
+      <x:c r="R7" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:18">
       <x:c r="A8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G8" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="H8" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="I8" s="2">
         <x:v>0.43</x:v>
       </x:c>
       <x:c r="J8" s="0">
         <x:v>685</x:v>
       </x:c>
       <x:c r="K8" s="3">
         <x:v>97.9</x:v>
       </x:c>
       <x:c r="L8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="M8" s="2">
         <x:v>0.64</x:v>
       </x:c>
       <x:c r="N8" s="3">
         <x:v>7</x:v>
       </x:c>
       <x:c r="O8" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="P8" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="Q8" s="0">
         <x:v>6</x:v>
       </x:c>
-    </x:row>
-    <x:row r="9" spans="1:17">
+      <x:c r="R8" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:18">
       <x:c r="A9" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G9" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="H9" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="I9" s="2">
         <x:v>0.43</x:v>
       </x:c>
       <x:c r="J9" s="0">
         <x:v>600</x:v>
       </x:c>
       <x:c r="K9" s="3">
         <x:v>85.7</x:v>
       </x:c>
       <x:c r="L9" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="M9" s="2">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="N9" s="3">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="O9" s="0">
         <x:v>27</x:v>
       </x:c>
       <x:c r="P9" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="Q9" s="0">
         <x:v>3</x:v>
       </x:c>
-    </x:row>
-    <x:row r="10" spans="1:17">
+      <x:c r="R9" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:18">
       <x:c r="A10" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="G10" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H10" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I10" s="2">
         <x:v>0.14</x:v>
       </x:c>
       <x:c r="J10" s="0">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K10" s="3">
         <x:v>19.3</x:v>
       </x:c>
       <x:c r="L10" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="2">
         <x:v>0.67</x:v>
       </x:c>
       <x:c r="N10" s="3">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="O10" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="P10" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="Q10" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="11" spans="1:17">
+      <x:c r="R10" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:18">
       <x:c r="A11" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G11" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I11" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J11" s="0">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K11" s="3">
         <x:v>14.3</x:v>
       </x:c>
       <x:c r="L11" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M11" s="2">
         <x:v>0.61</x:v>
       </x:c>
       <x:c r="N11" s="3">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O11" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="P11" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="Q11" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="13" spans="1:17">
+      <x:c r="R11" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:18">
       <x:c r="B13" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId40"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:P36"/>
+  <x:dimension ref="A1:Q36"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="3.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="22.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="22.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="52.710625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.710625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="6.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="17.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="7.567768" style="0" customWidth="1"/>
     <x:col min="11" max="12" width="6.139196" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="7.424911" style="0" customWidth="1"/>
     <x:col min="14" max="16" width="6.139196" style="0" customWidth="1"/>
+    <x:col min="17" max="17" width="37.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:16">
+    <x:row r="1" spans="1:17">
       <x:c r="A1" s="1" t="s">
-        <x:v>385</x:v>
-[...2 lines deleted...]
-    <x:row r="3" spans="1:16">
+        <x:v>635</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:17">
       <x:c r="A3" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:16">
+      <x:c r="Q3" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:17">
       <x:c r="A4" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H4" s="3">
         <x:v>122.9</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J4" s="0">
         <x:v>860</x:v>
       </x:c>
       <x:c r="K4" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="L4" s="2">
         <x:v>0.81</x:v>
       </x:c>
       <x:c r="M4" s="3">
         <x:v>5</x:v>
       </x:c>
       <x:c r="N4" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O4" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="P4" s="0">
         <x:v>13</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:16">
+      <x:c r="Q4" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:17">
       <x:c r="A5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H5" s="3">
         <x:v>107.1</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J5" s="0">
         <x:v>750</x:v>
       </x:c>
       <x:c r="K5" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="2">
         <x:v>0.89</x:v>
       </x:c>
       <x:c r="M5" s="3">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="N5" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O5" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P5" s="0">
         <x:v>9</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:16">
+      <x:c r="Q5" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:17">
       <x:c r="A6" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H6" s="3">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J6" s="0">
         <x:v>595</x:v>
       </x:c>
       <x:c r="K6" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L6" s="2">
         <x:v>0.81</x:v>
       </x:c>
       <x:c r="M6" s="3">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="N6" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O6" s="0">
         <x:v>21</x:v>
       </x:c>
       <x:c r="P6" s="0">
         <x:v>4</x:v>
       </x:c>
-    </x:row>
-    <x:row r="7" spans="1:16">
+      <x:c r="Q6" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:17">
       <x:c r="A7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H7" s="3">
         <x:v>80.7</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J7" s="0">
         <x:v>565</x:v>
       </x:c>
       <x:c r="K7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L7" s="2">
         <x:v>0.82</x:v>
       </x:c>
       <x:c r="M7" s="3">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="N7" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O7" s="0">
         <x:v>19</x:v>
       </x:c>
       <x:c r="P7" s="0">
         <x:v>3</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:16">
+      <x:c r="Q7" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:17">
       <x:c r="A8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H8" s="3">
         <x:v>72.9</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J8" s="0">
         <x:v>510</x:v>
       </x:c>
       <x:c r="K8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="L8" s="2">
         <x:v>0.82</x:v>
       </x:c>
       <x:c r="M8" s="3">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="N8" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O8" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="P8" s="0">
         <x:v>3</x:v>
       </x:c>
-    </x:row>
-    <x:row r="9" spans="1:16">
+      <x:c r="Q8" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:17">
       <x:c r="A9" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H9" s="3">
         <x:v>72.9</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J9" s="0">
         <x:v>510</x:v>
       </x:c>
       <x:c r="K9" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L9" s="2">
         <x:v>0.71</x:v>
       </x:c>
       <x:c r="M9" s="3">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="N9" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O9" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="P9" s="0">
         <x:v>9</x:v>
       </x:c>
-    </x:row>
-    <x:row r="10" spans="1:16">
+      <x:c r="Q9" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:17">
       <x:c r="A10" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H10" s="3">
         <x:v>66.4</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J10" s="0">
         <x:v>465</x:v>
       </x:c>
       <x:c r="K10" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L10" s="2">
         <x:v>0.65</x:v>
       </x:c>
       <x:c r="M10" s="3">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="N10" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O10" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P10" s="0">
         <x:v>6</x:v>
       </x:c>
-    </x:row>
-    <x:row r="11" spans="1:16">
+      <x:c r="Q10" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:17">
       <x:c r="A11" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H11" s="3">
         <x:v>61.4</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J11" s="0">
         <x:v>430</x:v>
       </x:c>
       <x:c r="K11" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L11" s="2">
         <x:v>0.72</x:v>
       </x:c>
       <x:c r="M11" s="3">
         <x:v>4</x:v>
       </x:c>
       <x:c r="N11" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O11" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="P11" s="0">
         <x:v>3</x:v>
       </x:c>
-    </x:row>
-    <x:row r="12" spans="1:16">
+      <x:c r="Q11" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:17">
       <x:c r="A12" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H12" s="3">
         <x:v>57.9</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J12" s="0">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K12" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L12" s="2">
         <x:v>0.72</x:v>
       </x:c>
       <x:c r="M12" s="3">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="N12" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O12" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="P12" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="13" spans="1:16">
+      <x:c r="Q12" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:17">
       <x:c r="A13" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H13" s="3">
         <x:v>44.3</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J13" s="0">
         <x:v>310</x:v>
       </x:c>
       <x:c r="K13" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L13" s="2">
         <x:v>0.78</x:v>
       </x:c>
       <x:c r="M13" s="3">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="N13" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O13" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="P13" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="14" spans="1:16">
+      <x:c r="Q13" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:17">
       <x:c r="A14" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H14" s="3">
         <x:v>40.7</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J14" s="0">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K14" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L14" s="2">
         <x:v>0.96</x:v>
       </x:c>
       <x:c r="M14" s="3">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="N14" s="0">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O14" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P14" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="15" spans="1:16">
+      <x:c r="Q14" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:17">
       <x:c r="A15" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H15" s="3">
         <x:v>32.1</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J15" s="0">
         <x:v>225</x:v>
       </x:c>
       <x:c r="K15" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L15" s="2">
         <x:v>0.72</x:v>
       </x:c>
       <x:c r="M15" s="3">
         <x:v>3</x:v>
       </x:c>
       <x:c r="N15" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O15" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="P15" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="16" spans="1:16">
+      <x:c r="Q15" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:17">
       <x:c r="A16" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H16" s="3">
         <x:v>29.3</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J16" s="0">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K16" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L16" s="2">
         <x:v>0.62</x:v>
       </x:c>
       <x:c r="M16" s="3">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="N16" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O16" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="P16" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="17" spans="1:16">
+      <x:c r="Q16" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:17">
       <x:c r="A17" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H17" s="3">
         <x:v>24.3</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J17" s="0">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K17" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L17" s="2">
         <x:v>0.92</x:v>
       </x:c>
       <x:c r="M17" s="3">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="N17" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="O17" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="P17" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="18" spans="1:16">
+      <x:c r="Q17" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:17">
       <x:c r="A18" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H18" s="3">
         <x:v>18.6</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J18" s="0">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K18" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L18" s="2">
         <x:v>0.58</x:v>
       </x:c>
       <x:c r="M18" s="3">
         <x:v>2</x:v>
       </x:c>
       <x:c r="N18" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O18" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P18" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="19" spans="1:16">
+      <x:c r="Q18" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:17">
       <x:c r="A19" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H19" s="3">
         <x:v>17.9</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J19" s="0">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K19" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L19" s="2">
         <x:v>0.65</x:v>
       </x:c>
       <x:c r="M19" s="3">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="N19" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O19" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="P19" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="20" spans="1:16">
+      <x:c r="Q19" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:17">
       <x:c r="A20" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H20" s="3">
         <x:v>15.7</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J20" s="0">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K20" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L20" s="2">
         <x:v>0.71</x:v>
       </x:c>
       <x:c r="M20" s="3">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="N20" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="O20" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P20" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="21" spans="1:16">
+      <x:c r="Q20" s="0" t="s">
+        <x:v>230</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:17">
       <x:c r="A21" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H21" s="3">
         <x:v>15.7</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J21" s="0">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K21" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L21" s="2">
         <x:v>0.73</x:v>
       </x:c>
       <x:c r="M21" s="3">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="N21" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="O21" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="P21" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="22" spans="1:16">
+      <x:c r="Q21" s="0" t="s">
+        <x:v>426</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:17">
       <x:c r="A22" s="0">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H22" s="3">
         <x:v>10.7</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J22" s="0">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K22" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L22" s="2">
         <x:v>0.78</x:v>
       </x:c>
       <x:c r="M22" s="3">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N22" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O22" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P22" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="23" spans="1:16">
+      <x:c r="Q22" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:17">
       <x:c r="A23" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H23" s="3">
         <x:v>9.3</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J23" s="0">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K23" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L23" s="2">
         <x:v>0.88</x:v>
       </x:c>
       <x:c r="M23" s="3">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N23" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="O23" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P23" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="24" spans="1:16">
+      <x:c r="Q23" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:17">
       <x:c r="A24" s="0">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H24" s="3">
         <x:v>5</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J24" s="0">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K24" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L24" s="2">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="M24" s="3">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="N24" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O24" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P24" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="25" spans="1:16">
+      <x:c r="Q24" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:17">
       <x:c r="A25" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H25" s="3">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J25" s="0">
         <x:v>30</x:v>
       </x:c>
       <x:c r="K25" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L25" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M25" s="3">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="N25" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O25" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P25" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="26" spans="1:16">
+      <x:c r="Q25" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:17">
       <x:c r="A26" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H26" s="3">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J26" s="0">
         <x:v>30</x:v>
       </x:c>
       <x:c r="K26" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L26" s="2">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="M26" s="3">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="N26" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O26" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P26" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="27" spans="1:16">
+      <x:c r="Q26" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:17">
       <x:c r="A27" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H27" s="3">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J27" s="0">
         <x:v>30</x:v>
       </x:c>
       <x:c r="K27" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L27" s="2">
         <x:v>0.67</x:v>
       </x:c>
       <x:c r="M27" s="3">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="N27" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O27" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P27" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="28" spans="1:16">
+      <x:c r="Q27" s="0" t="s">
+        <x:v>412</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:17">
       <x:c r="A28" s="0">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H28" s="3">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J28" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K28" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L28" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M28" s="3">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="N28" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O28" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P28" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="29" spans="1:16">
+      <x:c r="Q28" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:17">
       <x:c r="A29" s="0">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H29" s="3">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J29" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="K29" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L29" s="2">
         <x:v>0.67</x:v>
       </x:c>
       <x:c r="M29" s="3">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="N29" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O29" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P29" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="30" spans="1:16">
+      <x:c r="Q29" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:17">
       <x:c r="A30" s="0">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H30" s="3">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="I30" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J30" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K30" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L30" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M30" s="3">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="N30" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O30" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P30" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="31" spans="1:16">
+      <x:c r="Q30" s="0" t="s">
+        <x:v>456</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:17">
       <x:c r="A31" s="0">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H31" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J31" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K31" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L31" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N31" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O31" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P31" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="32" spans="1:16">
+      <x:c r="Q31" s="0" t="s">
+        <x:v>458</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:17">
       <x:c r="A32" s="0">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H32" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J32" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K32" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L32" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N32" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O32" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P32" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="33" spans="1:16">
+      <x:c r="Q32" s="0" t="s">
+        <x:v>462</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:17">
       <x:c r="A33" s="0">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H33" s="3">
         <x:v>-4.3</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J33" s="0">
         <x:v>-30</x:v>
       </x:c>
       <x:c r="K33" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L33" s="2">
         <x:v>0.17</x:v>
       </x:c>
       <x:c r="M33" s="3">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="N33" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O33" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P33" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="35" spans="1:16">
+      <x:c r="Q33" s="0" t="s">
+        <x:v>440</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:17">
       <x:c r="B35" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>180</x:v>
-[...2 lines deleted...]
-    <x:row r="36" spans="1:16">
+        <x:v>278</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:17">
       <x:c r="B36" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId41"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:Q11"/>
+  <x:dimension ref="A1:R11"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="3.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.139196" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="37.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.710625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="7.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="5.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="3.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="6.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="7.567768" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="6.424911" style="0" customWidth="1"/>
     <x:col min="12" max="13" width="6.139196" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="7.424911" style="0" customWidth="1"/>
     <x:col min="15" max="17" width="6.139196" style="0" customWidth="1"/>
+    <x:col min="18" max="18" width="39.567768" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:17">
+    <x:row r="1" spans="1:18">
       <x:c r="A1" s="1" t="s">
-        <x:v>386</x:v>
-[...2 lines deleted...]
-    <x:row r="3" spans="1:17">
+        <x:v>636</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:18">
       <x:c r="A3" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
@@ -10826,1719 +12081,1817 @@
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="Q3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:17">
+      <x:c r="R3" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:18">
       <x:c r="A4" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G4" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H4" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I4" s="2">
         <x:v>0.83</x:v>
       </x:c>
       <x:c r="J4" s="0">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="K4" s="3">
         <x:v>205.8</x:v>
       </x:c>
       <x:c r="L4" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="M4" s="2">
         <x:v>0.84</x:v>
       </x:c>
       <x:c r="N4" s="3">
         <x:v>11.5</x:v>
       </x:c>
       <x:c r="O4" s="0">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P4" s="0">
         <x:v>25</x:v>
       </x:c>
       <x:c r="Q4" s="0">
         <x:v>11</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:17">
+      <x:c r="R4" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:18">
       <x:c r="A5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G5" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H5" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I5" s="2">
         <x:v>0.83</x:v>
       </x:c>
       <x:c r="J5" s="0">
         <x:v>1170</x:v>
       </x:c>
       <x:c r="K5" s="3">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L5" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="M5" s="2">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="N5" s="3">
         <x:v>11.7</x:v>
       </x:c>
       <x:c r="O5" s="0">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P5" s="0">
         <x:v>30</x:v>
       </x:c>
       <x:c r="Q5" s="0">
         <x:v>9</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:17">
+      <x:c r="R5" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:18">
       <x:c r="A6" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G6" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H6" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I6" s="2">
         <x:v>0.83</x:v>
       </x:c>
       <x:c r="J6" s="0">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="K6" s="3">
         <x:v>178.3</x:v>
       </x:c>
       <x:c r="L6" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="M6" s="2">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="N6" s="3">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O6" s="0">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P6" s="0">
         <x:v>29</x:v>
       </x:c>
       <x:c r="Q6" s="0">
         <x:v>8</x:v>
       </x:c>
-    </x:row>
-    <x:row r="7" spans="1:17">
+      <x:c r="R6" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:18">
       <x:c r="A7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G7" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="H7" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="I7" s="2">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="J7" s="0">
         <x:v>770</x:v>
       </x:c>
       <x:c r="K7" s="3">
         <x:v>128.3</x:v>
       </x:c>
       <x:c r="L7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="M7" s="2">
         <x:v>0.72</x:v>
       </x:c>
       <x:c r="N7" s="3">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="O7" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="P7" s="0">
         <x:v>27</x:v>
       </x:c>
       <x:c r="Q7" s="0">
         <x:v>5</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:17">
+      <x:c r="R7" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:18">
       <x:c r="A8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G8" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H8" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="I8" s="2">
         <x:v>0.33</x:v>
       </x:c>
       <x:c r="J8" s="0">
         <x:v>635</x:v>
       </x:c>
       <x:c r="K8" s="3">
         <x:v>105.8</x:v>
       </x:c>
       <x:c r="L8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="M8" s="2">
         <x:v>0.76</x:v>
       </x:c>
       <x:c r="N8" s="3">
         <x:v>6.8</x:v>
       </x:c>
       <x:c r="O8" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P8" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="Q8" s="0">
         <x:v>5</x:v>
       </x:c>
-    </x:row>
-    <x:row r="9" spans="1:17">
+      <x:c r="R8" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:18">
       <x:c r="A9" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G9" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H9" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="I9" s="2">
         <x:v>0.17</x:v>
       </x:c>
       <x:c r="J9" s="0">
         <x:v>585</x:v>
       </x:c>
       <x:c r="K9" s="3">
         <x:v>97.5</x:v>
       </x:c>
       <x:c r="L9" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="M9" s="2">
         <x:v>0.79</x:v>
       </x:c>
       <x:c r="N9" s="3">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="O9" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="P9" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="Q9" s="0">
         <x:v>7</x:v>
       </x:c>
-    </x:row>
-    <x:row r="10" spans="1:17">
+      <x:c r="R9" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:18">
       <x:c r="A10" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G10" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I10" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J10" s="0">
         <x:v>230</x:v>
       </x:c>
       <x:c r="K10" s="3">
         <x:v>38.3</x:v>
       </x:c>
       <x:c r="L10" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M10" s="2">
         <x:v>0.54</x:v>
       </x:c>
       <x:c r="N10" s="3">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="O10" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P10" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="Q10" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="11" spans="1:17">
+      <x:c r="R10" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:18">
       <x:c r="A11" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="G11" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I11" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J11" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K11" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L11" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M11" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N11" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O11" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P11" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q11" s="0">
         <x:v>0</x:v>
+      </x:c>
+      <x:c r="R11" s="0" t="s">
+        <x:v>344</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId42"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:P27"/>
+  <x:dimension ref="A1:Q27"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="3.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="17.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="16.139196" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="37.996339" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="11.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.710625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="6.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="17.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="7.567768" style="0" customWidth="1"/>
     <x:col min="11" max="12" width="6.139196" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="7.424911" style="0" customWidth="1"/>
     <x:col min="14" max="16" width="6.139196" style="0" customWidth="1"/>
+    <x:col min="17" max="17" width="37.567768" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:16">
+    <x:row r="1" spans="1:17">
       <x:c r="A1" s="1" t="s">
-        <x:v>387</x:v>
-[...2 lines deleted...]
-    <x:row r="3" spans="1:16">
+        <x:v>637</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:17">
       <x:c r="A3" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:16">
+      <x:c r="Q3" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:17">
       <x:c r="A4" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H4" s="3">
         <x:v>114.2</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J4" s="0">
         <x:v>685</x:v>
       </x:c>
       <x:c r="K4" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="L4" s="2">
         <x:v>0.87</x:v>
       </x:c>
       <x:c r="M4" s="3">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="N4" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O4" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="P4" s="0">
         <x:v>11</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:16">
+      <x:c r="Q4" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:17">
       <x:c r="A5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H5" s="3">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J5" s="0">
         <x:v>600</x:v>
       </x:c>
       <x:c r="K5" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="L5" s="2">
         <x:v>0.84</x:v>
       </x:c>
       <x:c r="M5" s="3">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="N5" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O5" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="P5" s="0">
         <x:v>7</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:16">
+      <x:c r="Q5" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:17">
       <x:c r="A6" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H6" s="3">
         <x:v>86.7</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J6" s="0">
         <x:v>520</x:v>
       </x:c>
       <x:c r="K6" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="L6" s="2">
         <x:v>0.81</x:v>
       </x:c>
       <x:c r="M6" s="3">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="N6" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O6" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="P6" s="0">
         <x:v>4</x:v>
       </x:c>
-    </x:row>
-    <x:row r="7" spans="1:16">
+      <x:c r="Q6" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:17">
       <x:c r="A7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H7" s="3">
         <x:v>85.8</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J7" s="0">
         <x:v>515</x:v>
       </x:c>
       <x:c r="K7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L7" s="2">
         <x:v>0.78</x:v>
       </x:c>
       <x:c r="M7" s="3">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="N7" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="O7" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P7" s="0">
         <x:v>4</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:16">
+      <x:c r="Q7" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:17">
       <x:c r="A8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H8" s="3">
         <x:v>73.3</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J8" s="0">
         <x:v>440</x:v>
       </x:c>
       <x:c r="K8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="L8" s="2">
         <x:v>0.81</x:v>
       </x:c>
       <x:c r="M8" s="3">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="N8" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O8" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="P8" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="9" spans="1:16">
+      <x:c r="Q8" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:17">
       <x:c r="A9" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H9" s="3">
         <x:v>63.3</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J9" s="0">
         <x:v>380</x:v>
       </x:c>
       <x:c r="K9" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L9" s="2">
         <x:v>0.71</x:v>
       </x:c>
       <x:c r="M9" s="3">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="N9" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O9" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="P9" s="0">
         <x:v>4</x:v>
       </x:c>
-    </x:row>
-    <x:row r="10" spans="1:16">
+      <x:c r="Q9" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:17">
       <x:c r="A10" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H10" s="3">
         <x:v>61.7</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J10" s="0">
         <x:v>370</x:v>
       </x:c>
       <x:c r="K10" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L10" s="2">
         <x:v>0.68</x:v>
       </x:c>
       <x:c r="M10" s="3">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="N10" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O10" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P10" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="11" spans="1:16">
+      <x:c r="Q10" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:17">
       <x:c r="A11" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H11" s="3">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J11" s="0">
         <x:v>360</x:v>
       </x:c>
       <x:c r="K11" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L11" s="2">
         <x:v>0.79</x:v>
       </x:c>
       <x:c r="M11" s="3">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="N11" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="O11" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="P11" s="0">
         <x:v>3</x:v>
       </x:c>
-    </x:row>
-    <x:row r="12" spans="1:16">
+      <x:c r="Q11" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:17">
       <x:c r="A12" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H12" s="3">
         <x:v>59.2</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J12" s="0">
         <x:v>355</x:v>
       </x:c>
       <x:c r="K12" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L12" s="2">
         <x:v>0.69</x:v>
       </x:c>
       <x:c r="M12" s="3">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="N12" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O12" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="P12" s="0">
         <x:v>4</x:v>
       </x:c>
-    </x:row>
-    <x:row r="13" spans="1:16">
+      <x:c r="Q12" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:17">
       <x:c r="A13" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H13" s="3">
         <x:v>55.8</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J13" s="0">
         <x:v>335</x:v>
       </x:c>
       <x:c r="K13" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L13" s="2">
         <x:v>0.77</x:v>
       </x:c>
       <x:c r="M13" s="3">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="N13" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O13" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="P13" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="14" spans="1:16">
+      <x:c r="Q13" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:17">
       <x:c r="A14" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H14" s="3">
         <x:v>43.3</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J14" s="0">
         <x:v>260</x:v>
       </x:c>
       <x:c r="K14" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L14" s="2">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="M14" s="3">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="N14" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O14" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="P14" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="15" spans="1:16">
+      <x:c r="Q14" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:17">
       <x:c r="A15" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H15" s="3">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J15" s="0">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K15" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L15" s="2">
         <x:v>0.86</x:v>
       </x:c>
       <x:c r="M15" s="3">
         <x:v>3</x:v>
       </x:c>
       <x:c r="N15" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O15" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P15" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="16" spans="1:16">
+      <x:c r="Q15" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:17">
       <x:c r="A16" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H16" s="3">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J16" s="0">
         <x:v>150</x:v>
       </x:c>
       <x:c r="K16" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L16" s="2">
         <x:v>0.79</x:v>
       </x:c>
       <x:c r="M16" s="3">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="N16" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O16" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="P16" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="17" spans="1:16">
+      <x:c r="Q16" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:17">
       <x:c r="A17" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H17" s="3">
         <x:v>22.5</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J17" s="0">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K17" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L17" s="2">
         <x:v>0.62</x:v>
       </x:c>
       <x:c r="M17" s="3">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="N17" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O17" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P17" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="18" spans="1:16">
+      <x:c r="Q17" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:17">
       <x:c r="A18" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H18" s="3">
         <x:v>18.3</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J18" s="0">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K18" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L18" s="2">
         <x:v>0.87</x:v>
       </x:c>
       <x:c r="M18" s="3">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="N18" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O18" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P18" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="19" spans="1:16">
+      <x:c r="Q18" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:17">
       <x:c r="A19" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H19" s="3">
         <x:v>15.8</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J19" s="0">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K19" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L19" s="2">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="M19" s="3">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="N19" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O19" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P19" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="20" spans="1:16">
+      <x:c r="Q19" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:17">
       <x:c r="A20" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H20" s="3">
         <x:v>13.3</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J20" s="0">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K20" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L20" s="2">
         <x:v>0.62</x:v>
       </x:c>
       <x:c r="M20" s="3">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="N20" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O20" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="P20" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="21" spans="1:16">
+      <x:c r="Q20" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:17">
       <x:c r="A21" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H21" s="3">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J21" s="0">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K21" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L21" s="2">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="M21" s="3">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="N21" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O21" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P21" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="22" spans="1:16">
+      <x:c r="Q21" s="0" t="s">
+        <x:v>422</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:17">
       <x:c r="A22" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="3">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J22" s="0">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K22" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L22" s="2">
         <x:v>0.71</x:v>
       </x:c>
       <x:c r="M22" s="3">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="N22" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O22" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P22" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="23" spans="1:16">
+      <x:c r="Q22" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:17">
       <x:c r="A23" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H23" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J23" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K23" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L23" s="2">
         <x:v>0.35</x:v>
       </x:c>
       <x:c r="M23" s="3">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="N23" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O23" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P23" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="24" spans="1:16">
+      <x:c r="Q23" s="0" t="s">
+        <x:v>404</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:17">
       <x:c r="A24" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H24" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J24" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K24" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L24" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N24" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O24" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P24" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="25" spans="1:16">
+      <x:c r="Q24" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:17">
       <x:c r="A25" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H25" s="3">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J25" s="0">
         <x:v>-15</x:v>
       </x:c>
       <x:c r="K25" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L25" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N25" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O25" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P25" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="27" spans="1:16">
+      <x:c r="Q25" s="0" t="s">
+        <x:v>436</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:17">
       <x:c r="B27" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId43"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:Q23"/>
+  <x:dimension ref="A1:R23"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="3.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="22.853482" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="52.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="7.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="5.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="3.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="6.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="7.567768" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="6.424911" style="0" customWidth="1"/>
     <x:col min="12" max="13" width="6.139196" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="7.424911" style="0" customWidth="1"/>
     <x:col min="15" max="17" width="6.139196" style="0" customWidth="1"/>
+    <x:col min="18" max="18" width="37.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:17">
+    <x:row r="1" spans="1:18">
       <x:c r="A1" s="1" t="s">
-        <x:v>370</x:v>
-[...2 lines deleted...]
-    <x:row r="3" spans="1:17">
+        <x:v>620</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:18">
       <x:c r="A3" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
@@ -12546,1155 +13899,1219 @@
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="Q3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:17">
+      <x:c r="R3" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:18">
       <x:c r="A4" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G4" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H4" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="I4" s="2">
         <x:v>0.79</x:v>
       </x:c>
       <x:c r="J4" s="0">
         <x:v>3525</x:v>
       </x:c>
       <x:c r="K4" s="3">
         <x:v>185.5</x:v>
       </x:c>
       <x:c r="L4" s="0">
         <x:v>25</x:v>
       </x:c>
       <x:c r="M4" s="2">
         <x:v>0.78</x:v>
       </x:c>
       <x:c r="N4" s="3">
         <x:v>10.9</x:v>
       </x:c>
       <x:c r="O4" s="0">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P4" s="0">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q4" s="0">
         <x:v>28</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:17">
+      <x:c r="R4" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:18">
       <x:c r="A5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G5" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H5" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="I5" s="2">
         <x:v>0.79</x:v>
       </x:c>
       <x:c r="J5" s="0">
         <x:v>3225</x:v>
       </x:c>
       <x:c r="K5" s="3">
         <x:v>169.7</x:v>
       </x:c>
       <x:c r="L5" s="0">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M5" s="2">
         <x:v>0.76</x:v>
       </x:c>
       <x:c r="N5" s="3">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O5" s="0">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P5" s="0">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q5" s="0">
         <x:v>22</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:17">
+      <x:c r="R5" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:18">
       <x:c r="A6" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G6" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H6" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="I6" s="2">
         <x:v>0.79</x:v>
       </x:c>
       <x:c r="J6" s="0">
         <x:v>3455</x:v>
       </x:c>
       <x:c r="K6" s="3">
         <x:v>181.8</x:v>
       </x:c>
       <x:c r="L6" s="0">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M6" s="2">
         <x:v>0.77</x:v>
       </x:c>
       <x:c r="N6" s="3">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O6" s="0">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P6" s="0">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q6" s="0">
         <x:v>29</x:v>
       </x:c>
-    </x:row>
-    <x:row r="7" spans="1:17">
+      <x:c r="R6" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:18">
       <x:c r="A7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G7" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H7" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="I7" s="2">
         <x:v>0.74</x:v>
       </x:c>
       <x:c r="J7" s="0">
         <x:v>3300</x:v>
       </x:c>
       <x:c r="K7" s="3">
         <x:v>173.7</x:v>
       </x:c>
       <x:c r="L7" s="0">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M7" s="2">
         <x:v>0.83</x:v>
       </x:c>
       <x:c r="N7" s="3">
         <x:v>9.5</x:v>
       </x:c>
       <x:c r="O7" s="0">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P7" s="0">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q7" s="0">
         <x:v>29</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:17">
+      <x:c r="R7" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:18">
       <x:c r="A8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G8" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H8" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I8" s="2">
         <x:v>0.68</x:v>
       </x:c>
       <x:c r="J8" s="0">
         <x:v>3645</x:v>
       </x:c>
       <x:c r="K8" s="3">
         <x:v>191.8</x:v>
       </x:c>
       <x:c r="L8" s="0">
         <x:v>33</x:v>
       </x:c>
       <x:c r="M8" s="2">
         <x:v>0.79</x:v>
       </x:c>
       <x:c r="N8" s="3">
         <x:v>10.9</x:v>
       </x:c>
       <x:c r="O8" s="0">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P8" s="0">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q8" s="0">
         <x:v>23</x:v>
       </x:c>
-    </x:row>
-    <x:row r="9" spans="1:17">
+      <x:c r="R8" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:18">
       <x:c r="A9" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G9" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="H9" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I9" s="2">
         <x:v>0.63</x:v>
       </x:c>
       <x:c r="J9" s="0">
         <x:v>2865</x:v>
       </x:c>
       <x:c r="K9" s="3">
         <x:v>150.8</x:v>
       </x:c>
       <x:c r="L9" s="0">
         <x:v>19</x:v>
       </x:c>
       <x:c r="M9" s="2">
         <x:v>0.71</x:v>
       </x:c>
       <x:c r="N9" s="3">
         <x:v>9.7</x:v>
       </x:c>
       <x:c r="O9" s="0">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P9" s="0">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q9" s="0">
         <x:v>25</x:v>
       </x:c>
-    </x:row>
-    <x:row r="10" spans="1:17">
+      <x:c r="R9" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:18">
       <x:c r="A10" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G10" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H10" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I10" s="2">
         <x:v>0.58</x:v>
       </x:c>
       <x:c r="J10" s="0">
         <x:v>3130</x:v>
       </x:c>
       <x:c r="K10" s="3">
         <x:v>164.7</x:v>
       </x:c>
       <x:c r="L10" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M10" s="2">
         <x:v>0.74</x:v>
       </x:c>
       <x:c r="N10" s="3">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="O10" s="0">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P10" s="0">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q10" s="0">
         <x:v>25</x:v>
       </x:c>
-    </x:row>
-    <x:row r="11" spans="1:17">
+      <x:c r="R10" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:18">
       <x:c r="A11" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G11" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H11" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I11" s="2">
         <x:v>0.58</x:v>
       </x:c>
       <x:c r="J11" s="0">
         <x:v>2675</x:v>
       </x:c>
       <x:c r="K11" s="3">
         <x:v>140.8</x:v>
       </x:c>
       <x:c r="L11" s="0">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M11" s="2">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="N11" s="3">
         <x:v>8.6</x:v>
       </x:c>
       <x:c r="O11" s="0">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P11" s="0">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q11" s="0">
         <x:v>15</x:v>
       </x:c>
-    </x:row>
-    <x:row r="12" spans="1:17">
+      <x:c r="R11" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:18">
       <x:c r="A12" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="G12" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="H12" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="I12" s="2">
         <x:v>0.53</x:v>
       </x:c>
       <x:c r="J12" s="0">
         <x:v>2995</x:v>
       </x:c>
       <x:c r="K12" s="3">
         <x:v>157.6</x:v>
       </x:c>
       <x:c r="L12" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M12" s="2">
         <x:v>0.68</x:v>
       </x:c>
       <x:c r="N12" s="3">
         <x:v>10.3</x:v>
       </x:c>
       <x:c r="O12" s="0">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P12" s="0">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q12" s="0">
         <x:v>25</x:v>
       </x:c>
-    </x:row>
-    <x:row r="13" spans="1:17">
+      <x:c r="R12" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:18">
       <x:c r="A13" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G13" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H13" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="I13" s="2">
         <x:v>0.47</x:v>
       </x:c>
       <x:c r="J13" s="0">
         <x:v>2450</x:v>
       </x:c>
       <x:c r="K13" s="3">
         <x:v>128.9</x:v>
       </x:c>
       <x:c r="L13" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="M13" s="2">
         <x:v>0.72</x:v>
       </x:c>
       <x:c r="N13" s="3">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="O13" s="0">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P13" s="0">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q13" s="0">
         <x:v>13</x:v>
       </x:c>
-    </x:row>
-    <x:row r="14" spans="1:17">
+      <x:c r="R13" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:18">
       <x:c r="A14" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G14" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H14" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="I14" s="2">
         <x:v>0.47</x:v>
       </x:c>
       <x:c r="J14" s="0">
         <x:v>2880</x:v>
       </x:c>
       <x:c r="K14" s="3">
         <x:v>151.6</x:v>
       </x:c>
       <x:c r="L14" s="0">
         <x:v>19</x:v>
       </x:c>
       <x:c r="M14" s="2">
         <x:v>0.78</x:v>
       </x:c>
       <x:c r="N14" s="3">
         <x:v>7.7</x:v>
       </x:c>
       <x:c r="O14" s="0">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P14" s="0">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q14" s="0">
         <x:v>38</x:v>
       </x:c>
-    </x:row>
-    <x:row r="15" spans="1:17">
+      <x:c r="R14" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:18">
       <x:c r="A15" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G15" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H15" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="I15" s="2">
         <x:v>0.42</x:v>
       </x:c>
       <x:c r="J15" s="0">
         <x:v>2890</x:v>
       </x:c>
       <x:c r="K15" s="3">
         <x:v>152.1</x:v>
       </x:c>
       <x:c r="L15" s="0">
         <x:v>19</x:v>
       </x:c>
       <x:c r="M15" s="2">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="N15" s="3">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="O15" s="0">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P15" s="0">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q15" s="0">
         <x:v>32</x:v>
       </x:c>
-    </x:row>
-    <x:row r="16" spans="1:17">
+      <x:c r="R15" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:18">
       <x:c r="A16" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G16" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H16" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="I16" s="2">
         <x:v>0.42</x:v>
       </x:c>
       <x:c r="J16" s="0">
         <x:v>2470</x:v>
       </x:c>
       <x:c r="K16" s="3">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L16" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="M16" s="2">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="N16" s="3">
         <x:v>8.1</x:v>
       </x:c>
       <x:c r="O16" s="0">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P16" s="0">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q16" s="0">
         <x:v>20</x:v>
       </x:c>
-    </x:row>
-    <x:row r="17" spans="1:17">
+      <x:c r="R16" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:18">
       <x:c r="A17" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G17" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H17" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="I17" s="2">
         <x:v>0.42</x:v>
       </x:c>
       <x:c r="J17" s="0">
         <x:v>2095</x:v>
       </x:c>
       <x:c r="K17" s="3">
         <x:v>110.3</x:v>
       </x:c>
       <x:c r="L17" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M17" s="2">
         <x:v>0.68</x:v>
       </x:c>
       <x:c r="N17" s="3">
         <x:v>8.1</x:v>
       </x:c>
       <x:c r="O17" s="0">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P17" s="0">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q17" s="0">
         <x:v>13</x:v>
       </x:c>
-    </x:row>
-    <x:row r="18" spans="1:17">
+      <x:c r="R17" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:18">
       <x:c r="A18" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G18" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H18" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="I18" s="2">
         <x:v>0.37</x:v>
       </x:c>
       <x:c r="J18" s="0">
         <x:v>2555</x:v>
       </x:c>
       <x:c r="K18" s="3">
         <x:v>134.5</x:v>
       </x:c>
       <x:c r="L18" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M18" s="2">
         <x:v>0.73</x:v>
       </x:c>
       <x:c r="N18" s="3">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="O18" s="0">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P18" s="0">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q18" s="0">
         <x:v>17</x:v>
       </x:c>
-    </x:row>
-    <x:row r="19" spans="1:17">
+      <x:c r="R18" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:18">
       <x:c r="A19" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G19" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H19" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I19" s="2">
         <x:v>0.32</x:v>
       </x:c>
       <x:c r="J19" s="0">
         <x:v>2155</x:v>
       </x:c>
       <x:c r="K19" s="3">
         <x:v>113.4</x:v>
       </x:c>
       <x:c r="L19" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="M19" s="2">
         <x:v>0.72</x:v>
       </x:c>
       <x:c r="N19" s="3">
         <x:v>7.7</x:v>
       </x:c>
       <x:c r="O19" s="0">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P19" s="0">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q19" s="0">
         <x:v>11</x:v>
       </x:c>
-    </x:row>
-    <x:row r="20" spans="1:17">
+      <x:c r="R19" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:18">
       <x:c r="A20" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="C20" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G20" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H20" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I20" s="2">
         <x:v>0.32</x:v>
       </x:c>
       <x:c r="J20" s="0">
         <x:v>2145</x:v>
       </x:c>
       <x:c r="K20" s="3">
         <x:v>112.9</x:v>
       </x:c>
       <x:c r="L20" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="M20" s="2">
         <x:v>0.77</x:v>
       </x:c>
       <x:c r="N20" s="3">
         <x:v>7.7</x:v>
       </x:c>
       <x:c r="O20" s="0">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P20" s="0">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q20" s="0">
         <x:v>9</x:v>
       </x:c>
-    </x:row>
-    <x:row r="21" spans="1:17">
+      <x:c r="R20" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:18">
       <x:c r="A21" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G21" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H21" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I21" s="2">
         <x:v>0.26</x:v>
       </x:c>
       <x:c r="J21" s="0">
         <x:v>1665</x:v>
       </x:c>
       <x:c r="K21" s="3">
         <x:v>87.6</x:v>
       </x:c>
       <x:c r="L21" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="M21" s="2">
         <x:v>0.63</x:v>
       </x:c>
       <x:c r="N21" s="3">
         <x:v>7.3</x:v>
       </x:c>
       <x:c r="O21" s="0">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P21" s="0">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q21" s="0">
         <x:v>9</x:v>
       </x:c>
-    </x:row>
-    <x:row r="22" spans="1:17">
+      <x:c r="R21" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:18">
       <x:c r="A22" s="0">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G22" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H22" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I22" s="2">
         <x:v>0.21</x:v>
       </x:c>
       <x:c r="J22" s="0">
         <x:v>1895</x:v>
       </x:c>
       <x:c r="K22" s="3">
         <x:v>99.7</x:v>
       </x:c>
       <x:c r="L22" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="M22" s="2">
         <x:v>0.67</x:v>
       </x:c>
       <x:c r="N22" s="3">
         <x:v>7.5</x:v>
       </x:c>
       <x:c r="O22" s="0">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P22" s="0">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q22" s="0">
         <x:v>11</x:v>
       </x:c>
-    </x:row>
-    <x:row r="23" spans="1:17">
+      <x:c r="R22" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:18">
       <x:c r="A23" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G23" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H23" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I23" s="2">
         <x:v>0.21</x:v>
       </x:c>
       <x:c r="J23" s="0">
         <x:v>1360</x:v>
       </x:c>
       <x:c r="K23" s="3">
         <x:v>71.6</x:v>
       </x:c>
       <x:c r="L23" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="M23" s="2">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="N23" s="3">
         <x:v>6.3</x:v>
       </x:c>
       <x:c r="O23" s="0">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P23" s="0">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q23" s="0">
         <x:v>11</x:v>
+      </x:c>
+      <x:c r="R23" s="0" t="s">
+        <x:v>128</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId26"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:Q11"/>
+  <x:dimension ref="A1:R11"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="3.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="22.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="50.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="7.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="5.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="3.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="6.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="7.567768" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="6.424911" style="0" customWidth="1"/>
     <x:col min="12" max="13" width="6.139196" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="7.424911" style="0" customWidth="1"/>
     <x:col min="15" max="17" width="6.139196" style="0" customWidth="1"/>
+    <x:col min="18" max="18" width="37.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:17">
+    <x:row r="1" spans="1:18">
       <x:c r="A1" s="1" t="s">
-        <x:v>388</x:v>
-[...2 lines deleted...]
-    <x:row r="3" spans="1:17">
+        <x:v>638</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:18">
       <x:c r="A3" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
@@ -13702,5685 +15119,6018 @@
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="Q3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:17">
+      <x:c r="R3" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:18">
       <x:c r="A4" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G4" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H4" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I4" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J4" s="0">
         <x:v>1315</x:v>
       </x:c>
       <x:c r="K4" s="3">
         <x:v>187.9</x:v>
       </x:c>
       <x:c r="L4" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M4" s="2">
         <x:v>0.81</x:v>
       </x:c>
       <x:c r="N4" s="3">
         <x:v>9.6</x:v>
       </x:c>
       <x:c r="O4" s="0">
         <x:v>21</x:v>
       </x:c>
       <x:c r="P4" s="0">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q4" s="0">
         <x:v>12</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:17">
+      <x:c r="R4" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:18">
       <x:c r="A5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G5" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H5" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I5" s="2">
         <x:v>0.86</x:v>
       </x:c>
       <x:c r="J5" s="0">
         <x:v>1260</x:v>
       </x:c>
       <x:c r="K5" s="3">
         <x:v>180</x:v>
       </x:c>
       <x:c r="L5" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="M5" s="2">
         <x:v>0.71</x:v>
       </x:c>
       <x:c r="N5" s="3">
         <x:v>11.3</x:v>
       </x:c>
       <x:c r="O5" s="0">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P5" s="0">
         <x:v>38</x:v>
       </x:c>
       <x:c r="Q5" s="0">
         <x:v>10</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:17">
+      <x:c r="R5" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:18">
       <x:c r="A6" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G6" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H6" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I6" s="2">
         <x:v>0.71</x:v>
       </x:c>
       <x:c r="J6" s="0">
         <x:v>1295</x:v>
       </x:c>
       <x:c r="K6" s="3">
         <x:v>185</x:v>
       </x:c>
       <x:c r="L6" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M6" s="2">
         <x:v>0.74</x:v>
       </x:c>
       <x:c r="N6" s="3">
         <x:v>11.3</x:v>
       </x:c>
       <x:c r="O6" s="0">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P6" s="0">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q6" s="0">
         <x:v>10</x:v>
       </x:c>
-    </x:row>
-    <x:row r="7" spans="1:17">
+      <x:c r="R6" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:18">
       <x:c r="A7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H7" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="I7" s="2">
         <x:v>0.57</x:v>
       </x:c>
       <x:c r="J7" s="0">
         <x:v>940</x:v>
       </x:c>
       <x:c r="K7" s="3">
         <x:v>134.3</x:v>
       </x:c>
       <x:c r="L7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="M7" s="2">
         <x:v>0.81</x:v>
       </x:c>
       <x:c r="N7" s="3">
         <x:v>7.9</x:v>
       </x:c>
       <x:c r="O7" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="P7" s="0">
         <x:v>21</x:v>
       </x:c>
       <x:c r="Q7" s="0">
         <x:v>11</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:17">
+      <x:c r="R7" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:18">
       <x:c r="A8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G8" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="H8" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="I8" s="2">
         <x:v>0.43</x:v>
       </x:c>
       <x:c r="J8" s="0">
         <x:v>655</x:v>
       </x:c>
       <x:c r="K8" s="3">
         <x:v>93.6</x:v>
       </x:c>
       <x:c r="L8" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="M8" s="2">
         <x:v>0.68</x:v>
       </x:c>
       <x:c r="N8" s="3">
         <x:v>7.3</x:v>
       </x:c>
       <x:c r="O8" s="0">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P8" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="Q8" s="0">
         <x:v>3</x:v>
       </x:c>
-    </x:row>
-    <x:row r="9" spans="1:17">
+      <x:c r="R8" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:18">
       <x:c r="A9" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="G9" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H9" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="I9" s="2">
         <x:v>0.29</x:v>
       </x:c>
       <x:c r="J9" s="0">
         <x:v>235</x:v>
       </x:c>
       <x:c r="K9" s="3">
         <x:v>33.6</x:v>
       </x:c>
       <x:c r="L9" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="M9" s="2">
         <x:v>0.56</x:v>
       </x:c>
       <x:c r="N9" s="3">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="O9" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P9" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="Q9" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="10" spans="1:17">
+      <x:c r="R9" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:18">
       <x:c r="A10" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="G10" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H10" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I10" s="2">
         <x:v>0.14</x:v>
       </x:c>
       <x:c r="J10" s="0">
         <x:v>480</x:v>
       </x:c>
       <x:c r="K10" s="3">
         <x:v>68.6</x:v>
       </x:c>
       <x:c r="L10" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="M10" s="2">
         <x:v>0.72</x:v>
       </x:c>
       <x:c r="N10" s="3">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="O10" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="P10" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="Q10" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="11" spans="1:17">
+      <x:c r="R10" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:18">
       <x:c r="A11" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G11" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I11" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J11" s="0">
         <x:v>295</x:v>
       </x:c>
       <x:c r="K11" s="3">
         <x:v>42.1</x:v>
       </x:c>
       <x:c r="L11" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M11" s="2">
         <x:v>0.61</x:v>
       </x:c>
       <x:c r="N11" s="3">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="O11" s="0">
         <x:v>25</x:v>
       </x:c>
       <x:c r="P11" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="Q11" s="0">
         <x:v>0</x:v>
+      </x:c>
+      <x:c r="R11" s="0" t="s">
+        <x:v>323</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId44"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:P32"/>
+  <x:dimension ref="A1:Q32"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="3.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="26.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="22.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="50.710625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="16.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.710625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="6.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="17.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="7.567768" style="0" customWidth="1"/>
     <x:col min="11" max="12" width="6.139196" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="7.424911" style="0" customWidth="1"/>
     <x:col min="14" max="16" width="6.139196" style="0" customWidth="1"/>
+    <x:col min="17" max="17" width="37.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:16">
+    <x:row r="1" spans="1:17">
       <x:c r="A1" s="1" t="s">
-        <x:v>389</x:v>
-[...2 lines deleted...]
-    <x:row r="3" spans="1:16">
+        <x:v>639</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:17">
       <x:c r="A3" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:16">
+      <x:c r="Q3" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:17">
       <x:c r="A4" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H4" s="3">
         <x:v>98.6</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J4" s="0">
         <x:v>690</x:v>
       </x:c>
       <x:c r="K4" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L4" s="2">
         <x:v>0.85</x:v>
       </x:c>
       <x:c r="M4" s="3">
         <x:v>4.9</x:v>
       </x:c>
       <x:c r="N4" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O4" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P4" s="0">
         <x:v>6</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:16">
+      <x:c r="Q4" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:17">
       <x:c r="A5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H5" s="3">
         <x:v>92.9</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J5" s="0">
         <x:v>650</x:v>
       </x:c>
       <x:c r="K5" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L5" s="2">
         <x:v>0.79</x:v>
       </x:c>
       <x:c r="M5" s="3">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="N5" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O5" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P5" s="0">
         <x:v>11</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:16">
+      <x:c r="Q5" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:17">
       <x:c r="A6" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H6" s="3">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J6" s="0">
         <x:v>630</x:v>
       </x:c>
       <x:c r="K6" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="L6" s="2">
         <x:v>0.77</x:v>
       </x:c>
       <x:c r="M6" s="3">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="N6" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O6" s="0">
         <x:v>19</x:v>
       </x:c>
       <x:c r="P6" s="0">
         <x:v>7</x:v>
       </x:c>
-    </x:row>
-    <x:row r="7" spans="1:16">
+      <x:c r="Q6" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:17">
       <x:c r="A7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H7" s="3">
         <x:v>89.3</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J7" s="0">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K7" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="L7" s="2">
         <x:v>0.77</x:v>
       </x:c>
       <x:c r="M7" s="3">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="N7" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O7" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P7" s="0">
         <x:v>6</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:16">
+      <x:c r="Q7" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:17">
       <x:c r="A8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H8" s="3">
         <x:v>65.7</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J8" s="0">
         <x:v>460</x:v>
       </x:c>
       <x:c r="K8" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L8" s="2">
         <x:v>0.76</x:v>
       </x:c>
       <x:c r="M8" s="3">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="N8" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O8" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="P8" s="0">
         <x:v>5</x:v>
       </x:c>
-    </x:row>
-    <x:row r="9" spans="1:16">
+      <x:c r="Q8" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:17">
       <x:c r="A9" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H9" s="3">
         <x:v>64.3</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J9" s="0">
         <x:v>450</x:v>
       </x:c>
       <x:c r="K9" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L9" s="2">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="M9" s="3">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="N9" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="O9" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="P9" s="0">
         <x:v>4</x:v>
       </x:c>
-    </x:row>
-    <x:row r="10" spans="1:16">
+      <x:c r="Q9" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:17">
       <x:c r="A10" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H10" s="3">
         <x:v>58.6</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J10" s="0">
         <x:v>410</x:v>
       </x:c>
       <x:c r="K10" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L10" s="2">
         <x:v>0.74</x:v>
       </x:c>
       <x:c r="M10" s="3">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="N10" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O10" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="P10" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="11" spans="1:16">
+      <x:c r="Q10" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:17">
       <x:c r="A11" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H11" s="3">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J11" s="0">
         <x:v>385</x:v>
       </x:c>
       <x:c r="K11" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L11" s="2">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="M11" s="3">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="N11" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O11" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="P11" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="12" spans="1:16">
+      <x:c r="Q11" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:17">
       <x:c r="A12" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H12" s="3">
         <x:v>47.1</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J12" s="0">
         <x:v>330</x:v>
       </x:c>
       <x:c r="K12" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L12" s="2">
         <x:v>0.78</x:v>
       </x:c>
       <x:c r="M12" s="3">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="N12" s="0">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O12" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="P12" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="13" spans="1:16">
+      <x:c r="Q12" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:17">
       <x:c r="A13" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H13" s="3">
         <x:v>46.4</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J13" s="0">
         <x:v>325</x:v>
       </x:c>
       <x:c r="K13" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L13" s="2">
         <x:v>0.58</x:v>
       </x:c>
       <x:c r="M13" s="3">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="N13" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O13" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="P13" s="0">
         <x:v>3</x:v>
       </x:c>
-    </x:row>
-    <x:row r="14" spans="1:16">
+      <x:c r="Q13" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:17">
       <x:c r="A14" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H14" s="3">
         <x:v>40.7</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J14" s="0">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K14" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L14" s="2">
         <x:v>0.68</x:v>
       </x:c>
       <x:c r="M14" s="3">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="N14" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O14" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="P14" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="15" spans="1:16">
+      <x:c r="Q14" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:17">
       <x:c r="A15" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H15" s="3">
         <x:v>40.7</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J15" s="0">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K15" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L15" s="2">
         <x:v>0.65</x:v>
       </x:c>
       <x:c r="M15" s="3">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="N15" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O15" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="P15" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="16" spans="1:16">
+      <x:c r="Q15" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:17">
       <x:c r="A16" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H16" s="3">
         <x:v>32.9</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J16" s="0">
         <x:v>230</x:v>
       </x:c>
       <x:c r="K16" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L16" s="2">
         <x:v>0.63</x:v>
       </x:c>
       <x:c r="M16" s="3">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="N16" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O16" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="P16" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="17" spans="1:16">
+      <x:c r="Q16" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:17">
       <x:c r="A17" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H17" s="3">
         <x:v>24.3</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J17" s="0">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K17" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L17" s="2">
         <x:v>0.82</x:v>
       </x:c>
       <x:c r="M17" s="3">
         <x:v>2</x:v>
       </x:c>
       <x:c r="N17" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O17" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="P17" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="18" spans="1:16">
+      <x:c r="Q17" s="0" t="s">
+        <x:v>400</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:17">
       <x:c r="A18" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H18" s="3">
         <x:v>24.3</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J18" s="0">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K18" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L18" s="2">
         <x:v>0.84</x:v>
       </x:c>
       <x:c r="M18" s="3">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="N18" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O18" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="P18" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="19" spans="1:16">
+      <x:c r="Q18" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:17">
       <x:c r="A19" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H19" s="3">
         <x:v>17.1</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J19" s="0">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K19" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L19" s="2">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="M19" s="3">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="N19" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O19" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P19" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="20" spans="1:16">
+      <x:c r="Q19" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:17">
       <x:c r="A20" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H20" s="3">
         <x:v>9.3</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J20" s="0">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K20" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L20" s="2">
         <x:v>0.39</x:v>
       </x:c>
       <x:c r="M20" s="3">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="N20" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O20" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="P20" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="21" spans="1:16">
+      <x:c r="Q20" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:17">
       <x:c r="A21" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H21" s="3">
         <x:v>8.6</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J21" s="0">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K21" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L21" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M21" s="3">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="N21" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O21" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P21" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="22" spans="1:16">
+      <x:c r="Q21" s="0" t="s">
+        <x:v>414</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:17">
       <x:c r="A22" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H22" s="3">
         <x:v>8.6</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J22" s="0">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K22" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L22" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M22" s="3">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="N22" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O22" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P22" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="23" spans="1:16">
+      <x:c r="Q22" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:17">
       <x:c r="A23" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H23" s="3">
         <x:v>5</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J23" s="0">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K23" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L23" s="2">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="M23" s="3">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="N23" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O23" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P23" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="24" spans="1:16">
+      <x:c r="Q23" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:17">
       <x:c r="A24" s="0">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H24" s="3">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J24" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K24" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L24" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M24" s="3">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="N24" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O24" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P24" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="25" spans="1:16">
+      <x:c r="Q24" s="0" t="s">
+        <x:v>434</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:17">
       <x:c r="A25" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H25" s="3">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J25" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="K25" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L25" s="2">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="M25" s="3">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="N25" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O25" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P25" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="26" spans="1:16">
+      <x:c r="Q25" s="0" t="s">
+        <x:v>416</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:17">
       <x:c r="A26" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H26" s="3">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J26" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="K26" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L26" s="2">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="M26" s="3">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="N26" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O26" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P26" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="27" spans="1:16">
+      <x:c r="Q26" s="0" t="s">
+        <x:v>438</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:17">
       <x:c r="A27" s="0">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H27" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J27" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K27" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L27" s="2">
         <x:v>0.44</x:v>
       </x:c>
       <x:c r="M27" s="3">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="N27" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O27" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P27" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="28" spans="1:16">
+      <x:c r="Q27" s="0" t="s">
+        <x:v>432</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:17">
       <x:c r="A28" s="0">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H28" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J28" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K28" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L28" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N28" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O28" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P28" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="29" spans="1:16">
+      <x:c r="Q28" s="0" t="s">
+        <x:v>450</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:17">
       <x:c r="A29" s="0">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H29" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J29" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K29" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L29" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N29" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O29" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P29" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="31" spans="1:16">
+      <x:c r="Q29" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:17">
       <x:c r="B31" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>180</x:v>
-[...2 lines deleted...]
-    <x:row r="32" spans="1:16">
+        <x:v>278</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:17">
       <x:c r="B32" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId45"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:P79"/>
+  <x:dimension ref="A1:Q79"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="3.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="22.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="22.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="52.710625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="16.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.710625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="6.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="17.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="7.567768" style="0" customWidth="1"/>
     <x:col min="11" max="12" width="6.139196" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="7.424911" style="0" customWidth="1"/>
     <x:col min="14" max="16" width="6.139196" style="0" customWidth="1"/>
+    <x:col min="17" max="17" width="37.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:16">
+    <x:row r="1" spans="1:17">
       <x:c r="A1" s="1" t="s">
-        <x:v>371</x:v>
-[...2 lines deleted...]
-    <x:row r="3" spans="1:16">
+        <x:v>621</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:17">
       <x:c r="A3" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:16">
+      <x:c r="Q3" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:17">
       <x:c r="A4" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H4" s="3">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J4" s="0">
         <x:v>2375</x:v>
       </x:c>
       <x:c r="K4" s="0">
         <x:v>19</x:v>
       </x:c>
       <x:c r="L4" s="2">
         <x:v>0.86</x:v>
       </x:c>
       <x:c r="M4" s="3">
         <x:v>5</x:v>
       </x:c>
       <x:c r="N4" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="O4" s="0">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P4" s="0">
         <x:v>35</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:16">
+      <x:c r="Q4" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:17">
       <x:c r="A5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H5" s="3">
         <x:v>120.5</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J5" s="0">
         <x:v>2290</x:v>
       </x:c>
       <x:c r="K5" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L5" s="2">
         <x:v>0.86</x:v>
       </x:c>
       <x:c r="M5" s="3">
         <x:v>4.9</x:v>
       </x:c>
       <x:c r="N5" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O5" s="0">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P5" s="0">
         <x:v>27</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:16">
+      <x:c r="Q5" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:17">
       <x:c r="A6" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H6" s="3">
         <x:v>119.7</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J6" s="0">
         <x:v>2275</x:v>
       </x:c>
       <x:c r="K6" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L6" s="2">
         <x:v>0.88</x:v>
       </x:c>
       <x:c r="M6" s="3">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="N6" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O6" s="0">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P6" s="0">
         <x:v>32</x:v>
       </x:c>
-    </x:row>
-    <x:row r="7" spans="1:16">
+      <x:c r="Q6" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:17">
       <x:c r="A7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H7" s="3">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J7" s="0">
         <x:v>1900</x:v>
       </x:c>
       <x:c r="K7" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="L7" s="2">
         <x:v>0.85</x:v>
       </x:c>
       <x:c r="M7" s="3">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="N7" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O7" s="0">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P7" s="0">
         <x:v>17</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:16">
+      <x:c r="Q7" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:17">
       <x:c r="A8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H8" s="3">
         <x:v>87.4</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J8" s="0">
         <x:v>1660</x:v>
       </x:c>
       <x:c r="K8" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="L8" s="2">
         <x:v>0.85</x:v>
       </x:c>
       <x:c r="M8" s="3">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="N8" s="0">
         <x:v>39</x:v>
       </x:c>
       <x:c r="O8" s="0">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P8" s="0">
         <x:v>11</x:v>
       </x:c>
-    </x:row>
-    <x:row r="9" spans="1:16">
+      <x:c r="Q8" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:17">
       <x:c r="A9" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H9" s="3">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J9" s="0">
         <x:v>1615</x:v>
       </x:c>
       <x:c r="K9" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="L9" s="2">
         <x:v>0.78</x:v>
       </x:c>
       <x:c r="M9" s="3">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="N9" s="0">
         <x:v>39</x:v>
       </x:c>
       <x:c r="O9" s="0">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P9" s="0">
         <x:v>12</x:v>
       </x:c>
-    </x:row>
-    <x:row r="10" spans="1:16">
+      <x:c r="Q9" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:17">
       <x:c r="A10" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H10" s="3">
         <x:v>81.6</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J10" s="0">
         <x:v>1550</x:v>
       </x:c>
       <x:c r="K10" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="L10" s="2">
         <x:v>0.79</x:v>
       </x:c>
       <x:c r="M10" s="3">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="N10" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O10" s="0">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P10" s="0">
         <x:v>10</x:v>
       </x:c>
-    </x:row>
-    <x:row r="11" spans="1:16">
+      <x:c r="Q10" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:17">
       <x:c r="A11" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H11" s="3">
         <x:v>80.3</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J11" s="0">
         <x:v>1525</x:v>
       </x:c>
       <x:c r="K11" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L11" s="2">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="M11" s="3">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="N11" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O11" s="0">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P11" s="0">
         <x:v>15</x:v>
       </x:c>
-    </x:row>
-    <x:row r="12" spans="1:16">
+      <x:c r="Q11" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:17">
       <x:c r="A12" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H12" s="3">
         <x:v>78.7</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J12" s="0">
         <x:v>1495</x:v>
       </x:c>
       <x:c r="K12" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="L12" s="2">
         <x:v>0.79</x:v>
       </x:c>
       <x:c r="M12" s="3">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="N12" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O12" s="0">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P12" s="0">
         <x:v>16</x:v>
       </x:c>
-    </x:row>
-    <x:row r="13" spans="1:16">
+      <x:c r="Q12" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:17">
       <x:c r="A13" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H13" s="3">
         <x:v>78.2</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J13" s="0">
         <x:v>1485</x:v>
       </x:c>
       <x:c r="K13" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L13" s="2">
         <x:v>0.71</x:v>
       </x:c>
       <x:c r="M13" s="3">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="N13" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O13" s="0">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P13" s="0">
         <x:v>16</x:v>
       </x:c>
-    </x:row>
-    <x:row r="14" spans="1:16">
+      <x:c r="Q13" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:17">
       <x:c r="A14" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="H14" s="3">
         <x:v>77.9</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J14" s="0">
         <x:v>1480</x:v>
       </x:c>
       <x:c r="K14" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="L14" s="2">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="M14" s="3">
         <x:v>4</x:v>
       </x:c>
       <x:c r="N14" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O14" s="0">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P14" s="0">
         <x:v>12</x:v>
       </x:c>
-    </x:row>
-    <x:row r="15" spans="1:16">
+      <x:c r="Q14" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:17">
       <x:c r="A15" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H15" s="3">
         <x:v>77.1</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J15" s="0">
         <x:v>1465</x:v>
       </x:c>
       <x:c r="K15" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="L15" s="2">
         <x:v>0.74</x:v>
       </x:c>
       <x:c r="M15" s="3">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="N15" s="0">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O15" s="0">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P15" s="0">
         <x:v>13</x:v>
       </x:c>
-    </x:row>
-    <x:row r="16" spans="1:16">
+      <x:c r="Q15" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:17">
       <x:c r="A16" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H16" s="3">
         <x:v>76.6</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J16" s="0">
         <x:v>1455</x:v>
       </x:c>
       <x:c r="K16" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="L16" s="2">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="M16" s="3">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="N16" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="O16" s="0">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P16" s="0">
         <x:v>10</x:v>
       </x:c>
-    </x:row>
-    <x:row r="17" spans="1:16">
+      <x:c r="Q16" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:17">
       <x:c r="A17" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H17" s="3">
         <x:v>69.5</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J17" s="0">
         <x:v>1320</x:v>
       </x:c>
       <x:c r="K17" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="L17" s="2">
         <x:v>0.74</x:v>
       </x:c>
       <x:c r="M17" s="3">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="N17" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O17" s="0">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P17" s="0">
         <x:v>11</x:v>
       </x:c>
-    </x:row>
-    <x:row r="18" spans="1:16">
+      <x:c r="Q17" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:17">
       <x:c r="A18" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H18" s="3">
         <x:v>64.7</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J18" s="0">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="K18" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="L18" s="2">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="M18" s="3">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="N18" s="0">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O18" s="0">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P18" s="0">
         <x:v>8</x:v>
       </x:c>
-    </x:row>
-    <x:row r="19" spans="1:16">
+      <x:c r="Q18" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:17">
       <x:c r="A19" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H19" s="3">
         <x:v>64.7</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J19" s="0">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="K19" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L19" s="2">
         <x:v>0.78</x:v>
       </x:c>
       <x:c r="M19" s="3">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="N19" s="0">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O19" s="0">
         <x:v>25</x:v>
       </x:c>
       <x:c r="P19" s="0">
         <x:v>8</x:v>
       </x:c>
-    </x:row>
-    <x:row r="20" spans="1:16">
+      <x:c r="Q19" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:17">
       <x:c r="A20" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H20" s="3">
         <x:v>64.5</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J20" s="0">
         <x:v>1225</x:v>
       </x:c>
       <x:c r="K20" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="L20" s="2">
         <x:v>0.74</x:v>
       </x:c>
       <x:c r="M20" s="3">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="N20" s="0">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O20" s="0">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P20" s="0">
         <x:v>5</x:v>
       </x:c>
-    </x:row>
-    <x:row r="21" spans="1:16">
+      <x:c r="Q20" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:17">
       <x:c r="A21" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H21" s="3">
         <x:v>64.5</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J21" s="0">
         <x:v>1225</x:v>
       </x:c>
       <x:c r="K21" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="L21" s="2">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="M21" s="3">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="N21" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O21" s="0">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P21" s="0">
         <x:v>11</x:v>
       </x:c>
-    </x:row>
-    <x:row r="22" spans="1:16">
+      <x:c r="Q21" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:17">
       <x:c r="A22" s="0">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="C22" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G22" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H22" s="3">
         <x:v>62.4</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J22" s="0">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="K22" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="L22" s="2">
         <x:v>0.76</x:v>
       </x:c>
       <x:c r="M22" s="3">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="N22" s="0">
         <x:v>53</x:v>
       </x:c>
       <x:c r="O22" s="0">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P22" s="0">
         <x:v>3</x:v>
       </x:c>
-    </x:row>
-    <x:row r="23" spans="1:16">
+      <x:c r="Q22" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:17">
       <x:c r="A23" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H23" s="3">
         <x:v>60.3</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J23" s="0">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="K23" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="L23" s="2">
         <x:v>0.78</x:v>
       </x:c>
       <x:c r="M23" s="3">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="N23" s="0">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O23" s="0">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P23" s="0">
         <x:v>6</x:v>
       </x:c>
-    </x:row>
-    <x:row r="24" spans="1:16">
+      <x:c r="Q23" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:17">
       <x:c r="A24" s="0">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H24" s="3">
         <x:v>57.6</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J24" s="0">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="K24" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L24" s="2">
         <x:v>0.71</x:v>
       </x:c>
       <x:c r="M24" s="3">
         <x:v>4</x:v>
       </x:c>
       <x:c r="N24" s="0">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O24" s="0">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P24" s="0">
         <x:v>4</x:v>
       </x:c>
-    </x:row>
-    <x:row r="25" spans="1:16">
+      <x:c r="Q24" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:17">
       <x:c r="A25" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H25" s="3">
         <x:v>56.1</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J25" s="0">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="K25" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L25" s="2">
         <x:v>0.79</x:v>
       </x:c>
       <x:c r="M25" s="3">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="N25" s="0">
         <x:v>19</x:v>
       </x:c>
       <x:c r="O25" s="0">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P25" s="0">
         <x:v>13</x:v>
       </x:c>
-    </x:row>
-    <x:row r="26" spans="1:16">
+      <x:c r="Q25" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:17">
       <x:c r="A26" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H26" s="3">
         <x:v>52.1</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J26" s="0">
         <x:v>990</x:v>
       </x:c>
       <x:c r="K26" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="L26" s="2">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="M26" s="3">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="N26" s="0">
         <x:v>65</x:v>
       </x:c>
       <x:c r="O26" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="P26" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="27" spans="1:16">
+      <x:c r="Q26" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:17">
       <x:c r="A27" s="0">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H27" s="3">
         <x:v>52.1</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J27" s="0">
         <x:v>990</x:v>
       </x:c>
       <x:c r="K27" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="L27" s="2">
         <x:v>0.62</x:v>
       </x:c>
       <x:c r="M27" s="3">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="N27" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O27" s="0">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P27" s="0">
         <x:v>7</x:v>
       </x:c>
-    </x:row>
-    <x:row r="28" spans="1:16">
+      <x:c r="Q27" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:17">
       <x:c r="A28" s="0">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H28" s="3">
         <x:v>51.1</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J28" s="0">
         <x:v>970</x:v>
       </x:c>
       <x:c r="K28" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L28" s="2">
         <x:v>0.68</x:v>
       </x:c>
       <x:c r="M28" s="3">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="N28" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="O28" s="0">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P28" s="0">
         <x:v>11</x:v>
       </x:c>
-    </x:row>
-    <x:row r="29" spans="1:16">
+      <x:c r="Q28" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:17">
       <x:c r="A29" s="0">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="C29" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H29" s="3">
         <x:v>50.5</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J29" s="0">
         <x:v>960</x:v>
       </x:c>
       <x:c r="K29" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="L29" s="2">
         <x:v>0.78</x:v>
       </x:c>
       <x:c r="M29" s="3">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="N29" s="0">
         <x:v>26</x:v>
       </x:c>
       <x:c r="O29" s="0">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P29" s="0">
         <x:v>6</x:v>
       </x:c>
-    </x:row>
-    <x:row r="30" spans="1:16">
+      <x:c r="Q29" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:17">
       <x:c r="A30" s="0">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H30" s="3">
         <x:v>48.9</x:v>
       </x:c>
       <x:c r="I30" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J30" s="0">
         <x:v>930</x:v>
       </x:c>
       <x:c r="K30" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="L30" s="2">
         <x:v>0.63</x:v>
       </x:c>
       <x:c r="M30" s="3">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="N30" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O30" s="0">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P30" s="0">
         <x:v>6</x:v>
       </x:c>
-    </x:row>
-    <x:row r="31" spans="1:16">
+      <x:c r="Q30" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:17">
       <x:c r="A31" s="0">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H31" s="3">
         <x:v>48.7</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J31" s="0">
         <x:v>925</x:v>
       </x:c>
       <x:c r="K31" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="L31" s="2">
         <x:v>0.76</x:v>
       </x:c>
       <x:c r="M31" s="3">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="N31" s="0">
         <x:v>43</x:v>
       </x:c>
       <x:c r="O31" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="P31" s="0">
         <x:v>3</x:v>
       </x:c>
-    </x:row>
-    <x:row r="32" spans="1:16">
+      <x:c r="Q31" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:17">
       <x:c r="A32" s="0">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H32" s="3">
         <x:v>48.4</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J32" s="0">
         <x:v>920</x:v>
       </x:c>
       <x:c r="K32" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L32" s="2">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="M32" s="3">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="N32" s="0">
         <x:v>57</x:v>
       </x:c>
       <x:c r="O32" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P32" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="33" spans="1:16">
+      <x:c r="Q32" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:17">
       <x:c r="A33" s="0">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H33" s="3">
         <x:v>47.9</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J33" s="0">
         <x:v>910</x:v>
       </x:c>
       <x:c r="K33" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L33" s="2">
         <x:v>0.76</x:v>
       </x:c>
       <x:c r="M33" s="3">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="N33" s="0">
         <x:v>51</x:v>
       </x:c>
       <x:c r="O33" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P33" s="0">
         <x:v>4</x:v>
       </x:c>
-    </x:row>
-    <x:row r="34" spans="1:16">
+      <x:c r="Q33" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:17">
       <x:c r="A34" s="0">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="H34" s="3">
         <x:v>47.4</x:v>
       </x:c>
       <x:c r="I34" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J34" s="0">
         <x:v>900</x:v>
       </x:c>
       <x:c r="K34" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="L34" s="2">
         <x:v>0.69</x:v>
       </x:c>
       <x:c r="M34" s="3">
         <x:v>3</x:v>
       </x:c>
       <x:c r="N34" s="0">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O34" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="P34" s="0">
         <x:v>10</x:v>
       </x:c>
-    </x:row>
-    <x:row r="35" spans="1:16">
+      <x:c r="Q34" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:17">
       <x:c r="A35" s="0">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H35" s="3">
         <x:v>45.8</x:v>
       </x:c>
       <x:c r="I35" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J35" s="0">
         <x:v>870</x:v>
       </x:c>
       <x:c r="K35" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="L35" s="2">
         <x:v>0.67</x:v>
       </x:c>
       <x:c r="M35" s="3">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="N35" s="0">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O35" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P35" s="0">
         <x:v>5</x:v>
       </x:c>
-    </x:row>
-    <x:row r="36" spans="1:16">
+      <x:c r="Q35" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:17">
       <x:c r="A36" s="0">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H36" s="3">
         <x:v>43.2</x:v>
       </x:c>
       <x:c r="I36" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J36" s="0">
         <x:v>820</x:v>
       </x:c>
       <x:c r="K36" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L36" s="2">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="M36" s="3">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="N36" s="0">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O36" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="P36" s="0">
         <x:v>6</x:v>
       </x:c>
-    </x:row>
-    <x:row r="37" spans="1:16">
+      <x:c r="Q36" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:17">
       <x:c r="A37" s="0">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H37" s="3">
         <x:v>42.6</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J37" s="0">
         <x:v>810</x:v>
       </x:c>
       <x:c r="K37" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L37" s="2">
         <x:v>0.67</x:v>
       </x:c>
       <x:c r="M37" s="3">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="N37" s="0">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O37" s="0">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P37" s="0">
         <x:v>5</x:v>
       </x:c>
-    </x:row>
-    <x:row r="38" spans="1:16">
+      <x:c r="Q37" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:17">
       <x:c r="A38" s="0">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H38" s="3">
         <x:v>41.8</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J38" s="0">
         <x:v>795</x:v>
       </x:c>
       <x:c r="K38" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L38" s="2">
         <x:v>0.76</x:v>
       </x:c>
       <x:c r="M38" s="3">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="N38" s="0">
         <x:v>47</x:v>
       </x:c>
       <x:c r="O38" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P38" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="39" spans="1:16">
+      <x:c r="Q38" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:17">
       <x:c r="A39" s="0">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H39" s="3">
         <x:v>39.7</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J39" s="0">
         <x:v>755</x:v>
       </x:c>
       <x:c r="K39" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="L39" s="2">
         <x:v>0.83</x:v>
       </x:c>
       <x:c r="M39" s="3">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="N39" s="0">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O39" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P39" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="40" spans="1:16">
+      <x:c r="Q39" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:17">
       <x:c r="A40" s="0">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H40" s="3">
         <x:v>39.5</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J40" s="0">
         <x:v>750</x:v>
       </x:c>
       <x:c r="K40" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L40" s="2">
         <x:v>0.68</x:v>
       </x:c>
       <x:c r="M40" s="3">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="N40" s="0">
         <x:v>46</x:v>
       </x:c>
       <x:c r="O40" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="P40" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="41" spans="1:16">
+      <x:c r="Q40" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:17">
       <x:c r="A41" s="0">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H41" s="3">
         <x:v>33.2</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J41" s="0">
         <x:v>630</x:v>
       </x:c>
       <x:c r="K41" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L41" s="2">
         <x:v>0.92</x:v>
       </x:c>
       <x:c r="M41" s="3">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="N41" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O41" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P41" s="0">
         <x:v>6</x:v>
       </x:c>
-    </x:row>
-    <x:row r="42" spans="1:16">
+      <x:c r="Q41" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:17">
       <x:c r="A42" s="0">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H42" s="3">
         <x:v>30.5</x:v>
       </x:c>
       <x:c r="I42" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J42" s="0">
         <x:v>580</x:v>
       </x:c>
       <x:c r="K42" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L42" s="2">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="M42" s="3">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="N42" s="0">
         <x:v>51</x:v>
       </x:c>
       <x:c r="O42" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="P42" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="43" spans="1:16">
+      <x:c r="Q42" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:17">
       <x:c r="A43" s="0">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H43" s="3">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J43" s="0">
         <x:v>570</x:v>
       </x:c>
       <x:c r="K43" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L43" s="2">
         <x:v>0.82</x:v>
       </x:c>
       <x:c r="M43" s="3">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="N43" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O43" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="P43" s="0">
         <x:v>8</x:v>
       </x:c>
-    </x:row>
-    <x:row r="44" spans="1:16">
+      <x:c r="Q43" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:17">
       <x:c r="A44" s="0">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H44" s="3">
         <x:v>27.6</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J44" s="0">
         <x:v>525</x:v>
       </x:c>
       <x:c r="K44" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L44" s="2">
         <x:v>0.55</x:v>
       </x:c>
       <x:c r="M44" s="3">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="N44" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O44" s="0">
         <x:v>25</x:v>
       </x:c>
       <x:c r="P44" s="0">
         <x:v>4</x:v>
       </x:c>
-    </x:row>
-    <x:row r="45" spans="1:16">
+      <x:c r="Q44" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:17">
       <x:c r="A45" s="0">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H45" s="3">
         <x:v>26.8</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J45" s="0">
         <x:v>510</x:v>
       </x:c>
       <x:c r="K45" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L45" s="2">
         <x:v>0.65</x:v>
       </x:c>
       <x:c r="M45" s="3">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="N45" s="0">
         <x:v>25</x:v>
       </x:c>
       <x:c r="O45" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="P45" s="0">
         <x:v>6</x:v>
       </x:c>
-    </x:row>
-    <x:row r="46" spans="1:16">
+      <x:c r="Q45" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:17">
       <x:c r="A46" s="0">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="H46" s="3">
         <x:v>25.5</x:v>
       </x:c>
       <x:c r="I46" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J46" s="0">
         <x:v>485</x:v>
       </x:c>
       <x:c r="K46" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L46" s="2">
         <x:v>0.66</x:v>
       </x:c>
       <x:c r="M46" s="3">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="N46" s="0">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O46" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="P46" s="0">
         <x:v>3</x:v>
       </x:c>
-    </x:row>
-    <x:row r="47" spans="1:16">
+      <x:c r="Q46" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:17">
       <x:c r="A47" s="0">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H47" s="3">
         <x:v>22.9</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J47" s="0">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K47" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L47" s="2">
         <x:v>0.65</x:v>
       </x:c>
       <x:c r="M47" s="3">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="N47" s="0">
         <x:v>37</x:v>
       </x:c>
       <x:c r="O47" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="P47" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="48" spans="1:16">
+      <x:c r="Q47" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:17">
       <x:c r="A48" s="0">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H48" s="3">
         <x:v>19.5</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J48" s="0">
         <x:v>370</x:v>
       </x:c>
       <x:c r="K48" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L48" s="2">
         <x:v>0.69</x:v>
       </x:c>
       <x:c r="M48" s="3">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="N48" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O48" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="P48" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="49" spans="1:16">
+      <x:c r="Q48" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:17">
       <x:c r="A49" s="0">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H49" s="3">
         <x:v>17.4</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J49" s="0">
         <x:v>330</x:v>
       </x:c>
       <x:c r="K49" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="2">
         <x:v>0.63</x:v>
       </x:c>
       <x:c r="M49" s="3">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="N49" s="0">
         <x:v>35</x:v>
       </x:c>
       <x:c r="O49" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="P49" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="50" spans="1:16">
+      <x:c r="Q49" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:17">
       <x:c r="A50" s="0">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H50" s="3">
         <x:v>16.8</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J50" s="0">
         <x:v>320</x:v>
       </x:c>
       <x:c r="K50" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L50" s="2">
         <x:v>0.74</x:v>
       </x:c>
       <x:c r="M50" s="3">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="N50" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O50" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="P50" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="51" spans="1:16">
+      <x:c r="Q50" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:17">
       <x:c r="A51" s="0">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H51" s="3">
         <x:v>12.6</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J51" s="0">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K51" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L51" s="2">
         <x:v>0.62</x:v>
       </x:c>
       <x:c r="M51" s="3">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="N51" s="0">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O51" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="P51" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="52" spans="1:16">
+      <x:c r="Q51" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:17">
       <x:c r="A52" s="0">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H52" s="3">
         <x:v>11.3</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J52" s="0">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K52" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="2">
         <x:v>0.96</x:v>
       </x:c>
       <x:c r="M52" s="3">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="N52" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O52" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P52" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="53" spans="1:16">
+      <x:c r="Q52" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:17">
       <x:c r="A53" s="0">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H53" s="3">
         <x:v>10.3</x:v>
       </x:c>
       <x:c r="I53" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J53" s="0">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K53" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="2">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="M53" s="3">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="N53" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O53" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="P53" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="54" spans="1:16">
+      <x:c r="Q53" s="0" t="s">
+        <x:v>230</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:17">
       <x:c r="A54" s="0">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H54" s="3">
         <x:v>9.2</x:v>
       </x:c>
       <x:c r="I54" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J54" s="0">
         <x:v>175</x:v>
       </x:c>
       <x:c r="K54" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L54" s="2">
         <x:v>0.85</x:v>
       </x:c>
       <x:c r="M54" s="3">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="N54" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O54" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="P54" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="55" spans="1:16">
+      <x:c r="Q54" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:17">
       <x:c r="A55" s="0">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H55" s="3">
         <x:v>8.7</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J55" s="0">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K55" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L55" s="2">
         <x:v>0.89</x:v>
       </x:c>
       <x:c r="M55" s="3">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="N55" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O55" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P55" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="56" spans="1:16">
+      <x:c r="Q55" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:17">
       <x:c r="A56" s="0">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H56" s="3">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J56" s="0">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K56" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L56" s="2">
         <x:v>0.48</x:v>
       </x:c>
       <x:c r="M56" s="3">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="N56" s="0">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O56" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P56" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="57" spans="1:16">
+      <x:c r="Q56" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:17">
       <x:c r="A57" s="0">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H57" s="3">
         <x:v>7.4</x:v>
       </x:c>
       <x:c r="I57" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J57" s="0">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K57" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L57" s="2">
         <x:v>0.65</x:v>
       </x:c>
       <x:c r="M57" s="3">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="N57" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="O57" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P57" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="58" spans="1:16">
+      <x:c r="Q57" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:17">
       <x:c r="A58" s="0">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="H58" s="3">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J58" s="0">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K58" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L58" s="2">
         <x:v>0.57</x:v>
       </x:c>
       <x:c r="M58" s="3">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="N58" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O58" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P58" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="59" spans="1:16">
+      <x:c r="Q58" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:17">
       <x:c r="A59" s="0">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H59" s="3">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J59" s="0">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K59" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L59" s="2">
         <x:v>0.49</x:v>
       </x:c>
       <x:c r="M59" s="3">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="N59" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O59" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="P59" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="60" spans="1:16">
+      <x:c r="Q59" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:17">
       <x:c r="A60" s="0">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H60" s="3">
         <x:v>6.8</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J60" s="0">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K60" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L60" s="2">
         <x:v>0.64</x:v>
       </x:c>
       <x:c r="M60" s="3">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="N60" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O60" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="P60" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="61" spans="1:16">
+      <x:c r="Q60" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:17">
       <x:c r="A61" s="0">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H61" s="3">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J61" s="0">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K61" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L61" s="2">
         <x:v>0.71</x:v>
       </x:c>
       <x:c r="M61" s="3">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="N61" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O61" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="P61" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="62" spans="1:16">
+      <x:c r="Q61" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:17">
       <x:c r="A62" s="0">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H62" s="3">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J62" s="0">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K62" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L62" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M62" s="3">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="N62" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O62" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P62" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="63" spans="1:16">
+      <x:c r="Q62" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:17">
       <x:c r="A63" s="0">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H63" s="3">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J63" s="0">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K63" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L63" s="2">
         <x:v>0.86</x:v>
       </x:c>
       <x:c r="M63" s="3">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="N63" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O63" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P63" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="64" spans="1:16">
+      <x:c r="Q63" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:17">
       <x:c r="A64" s="0">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H64" s="3">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J64" s="0">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K64" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L64" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M64" s="3">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="N64" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O64" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P64" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="65" spans="1:16">
+      <x:c r="Q64" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:17">
       <x:c r="A65" s="0">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H65" s="3">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="I65" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J65" s="0">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K65" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L65" s="2">
         <x:v>0.53</x:v>
       </x:c>
       <x:c r="M65" s="3">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="N65" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="O65" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P65" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="66" spans="1:16">
+      <x:c r="Q65" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:17">
       <x:c r="A66" s="0">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H66" s="3">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="I66" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J66" s="0">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K66" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L66" s="2">
         <x:v>0.53</x:v>
       </x:c>
       <x:c r="M66" s="3">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="N66" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O66" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P66" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="67" spans="1:16">
+      <x:c r="Q66" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:17">
       <x:c r="A67" s="0">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H67" s="3">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="I67" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J67" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K67" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L67" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M67" s="3">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="N67" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O67" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P67" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="68" spans="1:16">
+      <x:c r="Q67" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:17">
       <x:c r="A68" s="0">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H68" s="3">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="I68" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J68" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K68" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L68" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M68" s="3">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="N68" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O68" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P68" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="69" spans="1:16">
+      <x:c r="Q68" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:17">
       <x:c r="A69" s="0">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H69" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J69" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K69" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L69" s="2">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="M69" s="3">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="N69" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O69" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P69" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="70" spans="1:16">
+      <x:c r="Q69" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:17">
       <x:c r="A70" s="0">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H70" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J70" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K70" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L70" s="2">
         <x:v>0.33</x:v>
       </x:c>
       <x:c r="M70" s="3">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="N70" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O70" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P70" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="71" spans="1:16">
+      <x:c r="Q70" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:17">
       <x:c r="A71" s="0">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H71" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J71" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K71" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L71" s="2">
         <x:v>0.33</x:v>
       </x:c>
       <x:c r="M71" s="3">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="N71" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O71" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P71" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="72" spans="1:16">
+      <x:c r="Q71" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:17">
       <x:c r="A72" s="0">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H72" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I72" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J72" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K72" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L72" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N72" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O72" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P72" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="73" spans="1:16">
+      <x:c r="Q72" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:17">
       <x:c r="A73" s="0">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H73" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I73" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J73" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K73" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L73" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N73" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O73" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P73" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="74" spans="1:16">
+      <x:c r="Q73" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:17">
       <x:c r="A74" s="0">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H74" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I74" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J74" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K74" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L74" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N74" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O74" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P74" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="75" spans="1:16">
+      <x:c r="Q74" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:17">
       <x:c r="A75" s="0">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H75" s="3">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="I75" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J75" s="0">
         <x:v>-5</x:v>
       </x:c>
       <x:c r="K75" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L75" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N75" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O75" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P75" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="76" spans="1:16">
+      <x:c r="Q75" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:17">
       <x:c r="A76" s="0">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="H76" s="3">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="I76" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J76" s="0">
         <x:v>-5</x:v>
       </x:c>
       <x:c r="K76" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L76" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N76" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O76" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P76" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="78" spans="1:16">
+      <x:c r="Q76" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:17">
       <x:c r="B78" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>180</x:v>
-[...2 lines deleted...]
-    <x:row r="79" spans="1:16">
+        <x:v>278</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:17">
       <x:c r="B79" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId27"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:Q23"/>
+  <x:dimension ref="A1:R23"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="3.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="24.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="59.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.424911" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="7.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="5.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="3.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="6.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="7.567768" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="6.424911" style="0" customWidth="1"/>
     <x:col min="12" max="13" width="6.139196" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="7.424911" style="0" customWidth="1"/>
     <x:col min="15" max="17" width="6.139196" style="0" customWidth="1"/>
+    <x:col min="18" max="18" width="39.567768" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:17">
+    <x:row r="1" spans="1:18">
       <x:c r="A1" s="1" t="s">
-        <x:v>372</x:v>
-[...2 lines deleted...]
-    <x:row r="3" spans="1:17">
+        <x:v>622</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:18">
       <x:c r="A3" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
@@ -19388,4213 +21138,4458 @@
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="Q3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:17">
+      <x:c r="R3" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:18">
       <x:c r="A4" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G4" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H4" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I4" s="2">
         <x:v>0.94</x:v>
       </x:c>
       <x:c r="J4" s="0">
         <x:v>2880</x:v>
       </x:c>
       <x:c r="K4" s="3">
         <x:v>160</x:v>
       </x:c>
       <x:c r="L4" s="0">
         <x:v>25</x:v>
       </x:c>
       <x:c r="M4" s="2">
         <x:v>0.78</x:v>
       </x:c>
       <x:c r="N4" s="3">
         <x:v>8.9</x:v>
       </x:c>
       <x:c r="O4" s="0">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P4" s="0">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q4" s="0">
         <x:v>21</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:17">
+      <x:c r="R4" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:18">
       <x:c r="A5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G5" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H5" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="I5" s="2">
         <x:v>0.83</x:v>
       </x:c>
       <x:c r="J5" s="0">
         <x:v>2695</x:v>
       </x:c>
       <x:c r="K5" s="3">
         <x:v>149.7</x:v>
       </x:c>
       <x:c r="L5" s="0">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M5" s="2">
         <x:v>0.73</x:v>
       </x:c>
       <x:c r="N5" s="3">
         <x:v>9.9</x:v>
       </x:c>
       <x:c r="O5" s="0">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P5" s="0">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q5" s="0">
         <x:v>17</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:17">
+      <x:c r="R5" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:18">
       <x:c r="A6" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G6" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H6" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="I6" s="2">
         <x:v>0.78</x:v>
       </x:c>
       <x:c r="J6" s="0">
         <x:v>3110</x:v>
       </x:c>
       <x:c r="K6" s="3">
         <x:v>172.8</x:v>
       </x:c>
       <x:c r="L6" s="0">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="2">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="N6" s="3">
         <x:v>9.3</x:v>
       </x:c>
       <x:c r="O6" s="0">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P6" s="0">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q6" s="0">
         <x:v>25</x:v>
       </x:c>
-    </x:row>
-    <x:row r="7" spans="1:17">
+      <x:c r="R6" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:18">
       <x:c r="A7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G7" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="I7" s="2">
         <x:v>0.78</x:v>
       </x:c>
       <x:c r="J7" s="0">
         <x:v>2345</x:v>
       </x:c>
       <x:c r="K7" s="3">
         <x:v>130.3</x:v>
       </x:c>
       <x:c r="L7" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="M7" s="2">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="N7" s="3">
         <x:v>7.8</x:v>
       </x:c>
       <x:c r="O7" s="0">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P7" s="0">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q7" s="0">
         <x:v>13</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:17">
+      <x:c r="R7" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:18">
       <x:c r="A8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G8" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="I8" s="2">
         <x:v>0.72</x:v>
       </x:c>
       <x:c r="J8" s="0">
         <x:v>2595</x:v>
       </x:c>
       <x:c r="K8" s="3">
         <x:v>144.2</x:v>
       </x:c>
       <x:c r="L8" s="0">
         <x:v>19</x:v>
       </x:c>
       <x:c r="M8" s="2">
         <x:v>0.81</x:v>
       </x:c>
       <x:c r="N8" s="3">
         <x:v>9.6</x:v>
       </x:c>
       <x:c r="O8" s="0">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P8" s="0">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q8" s="0">
         <x:v>8</x:v>
       </x:c>
-    </x:row>
-    <x:row r="9" spans="1:17">
+      <x:c r="R8" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:18">
       <x:c r="A9" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="G9" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="H9" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I9" s="2">
         <x:v>0.67</x:v>
       </x:c>
       <x:c r="J9" s="0">
         <x:v>1975</x:v>
       </x:c>
       <x:c r="K9" s="3">
         <x:v>109.7</x:v>
       </x:c>
       <x:c r="L9" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="M9" s="2">
         <x:v>0.76</x:v>
       </x:c>
       <x:c r="N9" s="3">
         <x:v>6.3</x:v>
       </x:c>
       <x:c r="O9" s="0">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P9" s="0">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q9" s="0">
         <x:v>15</x:v>
       </x:c>
-    </x:row>
-    <x:row r="10" spans="1:17">
+      <x:c r="R9" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:18">
       <x:c r="A10" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G10" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H10" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I10" s="2">
         <x:v>0.61</x:v>
       </x:c>
       <x:c r="J10" s="0">
         <x:v>2180</x:v>
       </x:c>
       <x:c r="K10" s="3">
         <x:v>121.1</x:v>
       </x:c>
       <x:c r="L10" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="M10" s="2">
         <x:v>0.85</x:v>
       </x:c>
       <x:c r="N10" s="3">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="O10" s="0">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P10" s="0">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q10" s="0">
         <x:v>11</x:v>
       </x:c>
-    </x:row>
-    <x:row r="11" spans="1:17">
+      <x:c r="R10" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:18">
       <x:c r="A11" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G11" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="H11" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I11" s="2">
         <x:v>0.56</x:v>
       </x:c>
       <x:c r="J11" s="0">
         <x:v>1730</x:v>
       </x:c>
       <x:c r="K11" s="3">
         <x:v>96.1</x:v>
       </x:c>
       <x:c r="L11" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M11" s="2">
         <x:v>0.72</x:v>
       </x:c>
       <x:c r="N11" s="3">
         <x:v>7.3</x:v>
       </x:c>
       <x:c r="O11" s="0">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P11" s="0">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q11" s="0">
         <x:v>10</x:v>
       </x:c>
-    </x:row>
-    <x:row r="12" spans="1:17">
+      <x:c r="R11" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:18">
       <x:c r="A12" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G12" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="H12" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I12" s="2">
         <x:v>0.56</x:v>
       </x:c>
       <x:c r="J12" s="0">
         <x:v>1665</x:v>
       </x:c>
       <x:c r="K12" s="3">
         <x:v>92.5</x:v>
       </x:c>
       <x:c r="L12" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="M12" s="2">
         <x:v>0.69</x:v>
       </x:c>
       <x:c r="N12" s="3">
         <x:v>7.5</x:v>
       </x:c>
       <x:c r="O12" s="0">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P12" s="0">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q12" s="0">
         <x:v>8</x:v>
       </x:c>
-    </x:row>
-    <x:row r="13" spans="1:17">
+      <x:c r="R12" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:18">
       <x:c r="A13" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G13" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H13" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="I13" s="2">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="J13" s="0">
         <x:v>2090</x:v>
       </x:c>
       <x:c r="K13" s="3">
         <x:v>116.1</x:v>
       </x:c>
       <x:c r="L13" s="0">
         <x:v>19</x:v>
       </x:c>
       <x:c r="M13" s="2">
         <x:v>0.79</x:v>
       </x:c>
       <x:c r="N13" s="3">
         <x:v>7.8</x:v>
       </x:c>
       <x:c r="O13" s="0">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P13" s="0">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q13" s="0">
         <x:v>8</x:v>
       </x:c>
-    </x:row>
-    <x:row r="14" spans="1:17">
+      <x:c r="R13" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:18">
       <x:c r="A14" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="G14" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H14" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="I14" s="2">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="J14" s="0">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="K14" s="3">
         <x:v>61.4</x:v>
       </x:c>
       <x:c r="L14" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="M14" s="2">
         <x:v>0.68</x:v>
       </x:c>
       <x:c r="N14" s="3">
         <x:v>6.1</x:v>
       </x:c>
       <x:c r="O14" s="0">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P14" s="0">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q14" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="15" spans="1:17">
+      <x:c r="R14" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:18">
       <x:c r="A15" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G15" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H15" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="I15" s="2">
         <x:v>0.44</x:v>
       </x:c>
       <x:c r="J15" s="0">
         <x:v>1380</x:v>
       </x:c>
       <x:c r="K15" s="3">
         <x:v>76.7</x:v>
       </x:c>
       <x:c r="L15" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M15" s="2">
         <x:v>0.67</x:v>
       </x:c>
       <x:c r="N15" s="3">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="O15" s="0">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P15" s="0">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q15" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="16" spans="1:17">
+      <x:c r="R15" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:18">
       <x:c r="A16" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="G16" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H16" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="I16" s="2">
         <x:v>0.39</x:v>
       </x:c>
       <x:c r="J16" s="0">
         <x:v>1705</x:v>
       </x:c>
       <x:c r="K16" s="3">
         <x:v>94.7</x:v>
       </x:c>
       <x:c r="L16" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="M16" s="2">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="N16" s="3">
         <x:v>6.6</x:v>
       </x:c>
       <x:c r="O16" s="0">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P16" s="0">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q16" s="0">
         <x:v>10</x:v>
       </x:c>
-    </x:row>
-    <x:row r="17" spans="1:17">
+      <x:c r="R16" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:18">
       <x:c r="A17" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G17" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H17" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="I17" s="2">
         <x:v>0.39</x:v>
       </x:c>
       <x:c r="J17" s="0">
         <x:v>2340</x:v>
       </x:c>
       <x:c r="K17" s="3">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L17" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="M17" s="2">
         <x:v>0.87</x:v>
       </x:c>
       <x:c r="N17" s="3">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="O17" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="P17" s="0">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q17" s="0">
         <x:v>31</x:v>
       </x:c>
-    </x:row>
-    <x:row r="18" spans="1:17">
+      <x:c r="R17" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:18">
       <x:c r="A18" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G18" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H18" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="I18" s="2">
         <x:v>0.33</x:v>
       </x:c>
       <x:c r="J18" s="0">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="K18" s="3">
         <x:v>61.9</x:v>
       </x:c>
       <x:c r="L18" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="M18" s="2">
         <x:v>0.64</x:v>
       </x:c>
       <x:c r="N18" s="3">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="O18" s="0">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P18" s="0">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q18" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="19" spans="1:17">
+      <x:c r="R18" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:18">
       <x:c r="A19" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G19" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H19" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I19" s="2">
         <x:v>0.28</x:v>
       </x:c>
       <x:c r="J19" s="0">
         <x:v>975</x:v>
       </x:c>
       <x:c r="K19" s="3">
         <x:v>54.2</x:v>
       </x:c>
       <x:c r="L19" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="M19" s="2">
         <x:v>0.77</x:v>
       </x:c>
       <x:c r="N19" s="3">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="O19" s="0">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P19" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q19" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="20" spans="1:17">
+      <x:c r="R19" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:18">
       <x:c r="A20" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G20" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="H20" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I20" s="2">
         <x:v>0.17</x:v>
       </x:c>
       <x:c r="J20" s="0">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="K20" s="3">
         <x:v>68.6</x:v>
       </x:c>
       <x:c r="L20" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M20" s="2">
         <x:v>0.81</x:v>
       </x:c>
       <x:c r="N20" s="3">
         <x:v>5.3</x:v>
       </x:c>
       <x:c r="O20" s="0">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P20" s="0">
         <x:v>21</x:v>
       </x:c>
       <x:c r="Q20" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="21" spans="1:17">
+      <x:c r="R20" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:18">
       <x:c r="A21" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G21" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H21" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="2">
         <x:v>0.06</x:v>
       </x:c>
       <x:c r="J21" s="0">
         <x:v>360</x:v>
       </x:c>
       <x:c r="K21" s="3">
         <x:v>20</x:v>
       </x:c>
       <x:c r="L21" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M21" s="2">
         <x:v>0.64</x:v>
       </x:c>
       <x:c r="N21" s="3">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="O21" s="0">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P21" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="Q21" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="22" spans="1:17">
+      <x:c r="R21" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:18">
       <x:c r="A22" s="0">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="G22" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H22" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I22" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J22" s="0">
         <x:v>550</x:v>
       </x:c>
       <x:c r="K22" s="3">
         <x:v>30.6</x:v>
       </x:c>
       <x:c r="L22" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="M22" s="2">
         <x:v>0.79</x:v>
       </x:c>
       <x:c r="N22" s="3">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="O22" s="0">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P22" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="Q22" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="23" spans="1:17">
+      <x:c r="R22" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:18">
       <x:c r="A23" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="G23" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H23" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I23" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J23" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K23" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L23" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N23" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O23" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P23" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q23" s="0">
         <x:v>0</x:v>
+      </x:c>
+      <x:c r="R23" s="0" t="s">
+        <x:v>344</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId28"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:P65"/>
+  <x:dimension ref="A1:Q65"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="3.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="26.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="24.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="59.853482" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="11.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.710625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="6.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="17.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="7.567768" style="0" customWidth="1"/>
     <x:col min="11" max="12" width="6.139196" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="7.424911" style="0" customWidth="1"/>
     <x:col min="14" max="16" width="6.139196" style="0" customWidth="1"/>
+    <x:col min="17" max="17" width="38.282054" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:16">
+    <x:row r="1" spans="1:17">
       <x:c r="A1" s="1" t="s">
-        <x:v>373</x:v>
-[...2 lines deleted...]
-    <x:row r="3" spans="1:16">
+        <x:v>623</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:17">
       <x:c r="A3" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:16">
+      <x:c r="Q3" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:17">
       <x:c r="A4" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H4" s="3">
         <x:v>125.3</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J4" s="0">
         <x:v>2255</x:v>
       </x:c>
       <x:c r="K4" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="L4" s="2">
         <x:v>0.87</x:v>
       </x:c>
       <x:c r="M4" s="3">
         <x:v>5</x:v>
       </x:c>
       <x:c r="N4" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O4" s="0">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P4" s="0">
         <x:v>31</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:16">
+      <x:c r="Q4" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:17">
       <x:c r="A5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H5" s="3">
         <x:v>116.4</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J5" s="0">
         <x:v>2095</x:v>
       </x:c>
       <x:c r="K5" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L5" s="2">
         <x:v>0.84</x:v>
       </x:c>
       <x:c r="M5" s="3">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="N5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O5" s="0">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P5" s="0">
         <x:v>24</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:16">
+      <x:c r="Q5" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:17">
       <x:c r="A6" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H6" s="3">
         <x:v>112.8</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J6" s="0">
         <x:v>2030</x:v>
       </x:c>
       <x:c r="K6" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L6" s="2">
         <x:v>0.84</x:v>
       </x:c>
       <x:c r="M6" s="3">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="N6" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O6" s="0">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P6" s="0">
         <x:v>21</x:v>
       </x:c>
-    </x:row>
-    <x:row r="7" spans="1:16">
+      <x:c r="Q6" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:17">
       <x:c r="A7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H7" s="3">
         <x:v>97.5</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J7" s="0">
         <x:v>1755</x:v>
       </x:c>
       <x:c r="K7" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="L7" s="2">
         <x:v>0.83</x:v>
       </x:c>
       <x:c r="M7" s="3">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="N7" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O7" s="0">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P7" s="0">
         <x:v>13</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:16">
+      <x:c r="Q7" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:17">
       <x:c r="A8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H8" s="3">
         <x:v>95.3</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J8" s="0">
         <x:v>1715</x:v>
       </x:c>
       <x:c r="K8" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="L8" s="2">
         <x:v>0.78</x:v>
       </x:c>
       <x:c r="M8" s="3">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="N8" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="O8" s="0">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P8" s="0">
         <x:v>15</x:v>
       </x:c>
-    </x:row>
-    <x:row r="9" spans="1:16">
+      <x:c r="Q8" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:17">
       <x:c r="A9" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H9" s="3">
         <x:v>92.8</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J9" s="0">
         <x:v>1670</x:v>
       </x:c>
       <x:c r="K9" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L9" s="2">
         <x:v>0.85</x:v>
       </x:c>
       <x:c r="M9" s="3">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="N9" s="0">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O9" s="0">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P9" s="0">
         <x:v>9</x:v>
       </x:c>
-    </x:row>
-    <x:row r="10" spans="1:16">
+      <x:c r="Q9" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:17">
       <x:c r="A10" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H10" s="3">
         <x:v>83.1</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J10" s="0">
         <x:v>1495</x:v>
       </x:c>
       <x:c r="K10" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="L10" s="2">
         <x:v>0.74</x:v>
       </x:c>
       <x:c r="M10" s="3">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="N10" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O10" s="0">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P10" s="0">
         <x:v>14</x:v>
       </x:c>
-    </x:row>
-    <x:row r="11" spans="1:16">
+      <x:c r="Q10" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:17">
       <x:c r="A11" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H11" s="3">
         <x:v>80.3</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J11" s="0">
         <x:v>1445</x:v>
       </x:c>
       <x:c r="K11" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="L11" s="2">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="M11" s="3">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="N11" s="0">
         <x:v>33</x:v>
       </x:c>
       <x:c r="O11" s="0">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P11" s="0">
         <x:v>8</x:v>
       </x:c>
-    </x:row>
-    <x:row r="12" spans="1:16">
+      <x:c r="Q11" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:17">
       <x:c r="A12" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H12" s="3">
         <x:v>68.1</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J12" s="0">
         <x:v>1225</x:v>
       </x:c>
       <x:c r="K12" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="L12" s="2">
         <x:v>0.78</x:v>
       </x:c>
       <x:c r="M12" s="3">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="N12" s="0">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O12" s="0">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P12" s="0">
         <x:v>9</x:v>
       </x:c>
-    </x:row>
-    <x:row r="13" spans="1:16">
+      <x:c r="Q12" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:17">
       <x:c r="A13" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H13" s="3">
         <x:v>63.1</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J13" s="0">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="K13" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="L13" s="2">
         <x:v>0.81</x:v>
       </x:c>
       <x:c r="M13" s="3">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="N13" s="0">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O13" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="P13" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="14" spans="1:16">
+      <x:c r="Q13" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:17">
       <x:c r="A14" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H14" s="3">
         <x:v>61.9</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J14" s="0">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="K14" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="L14" s="2">
         <x:v>0.79</x:v>
       </x:c>
       <x:c r="M14" s="3">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="N14" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O14" s="0">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P14" s="0">
         <x:v>8</x:v>
       </x:c>
-    </x:row>
-    <x:row r="15" spans="1:16">
+      <x:c r="Q14" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:17">
       <x:c r="A15" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H15" s="3">
         <x:v>60.3</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J15" s="0">
         <x:v>1085</x:v>
       </x:c>
       <x:c r="K15" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L15" s="2">
         <x:v>0.82</x:v>
       </x:c>
       <x:c r="M15" s="3">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="N15" s="0">
         <x:v>62</x:v>
       </x:c>
       <x:c r="O15" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="P15" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="16" spans="1:16">
+      <x:c r="Q15" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:17">
       <x:c r="A16" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H16" s="3">
         <x:v>56.4</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J16" s="0">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="K16" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L16" s="2">
         <x:v>0.69</x:v>
       </x:c>
       <x:c r="M16" s="3">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="N16" s="0">
         <x:v>45</x:v>
       </x:c>
       <x:c r="O16" s="0">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P16" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="17" spans="1:16">
+      <x:c r="Q16" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:17">
       <x:c r="A17" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H17" s="3">
         <x:v>53.9</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J17" s="0">
         <x:v>970</x:v>
       </x:c>
       <x:c r="K17" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="L17" s="2">
         <x:v>0.65</x:v>
       </x:c>
       <x:c r="M17" s="3">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="N17" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="O17" s="0">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P17" s="0">
         <x:v>9</x:v>
       </x:c>
-    </x:row>
-    <x:row r="18" spans="1:16">
+      <x:c r="Q17" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:17">
       <x:c r="A18" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H18" s="3">
         <x:v>50.8</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J18" s="0">
         <x:v>915</x:v>
       </x:c>
       <x:c r="K18" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L18" s="2">
         <x:v>0.72</x:v>
       </x:c>
       <x:c r="M18" s="3">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="N18" s="0">
         <x:v>58</x:v>
       </x:c>
       <x:c r="O18" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="P18" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="19" spans="1:16">
+      <x:c r="Q18" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:17">
       <x:c r="A19" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H19" s="3">
         <x:v>47.2</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J19" s="0">
         <x:v>850</x:v>
       </x:c>
       <x:c r="K19" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="L19" s="2">
         <x:v>0.71</x:v>
       </x:c>
       <x:c r="M19" s="3">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="N19" s="0">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O19" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="P19" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="20" spans="1:16">
+      <x:c r="Q19" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:17">
       <x:c r="A20" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H20" s="3">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J20" s="0">
         <x:v>810</x:v>
       </x:c>
       <x:c r="K20" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="L20" s="2">
         <x:v>0.72</x:v>
       </x:c>
       <x:c r="M20" s="3">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="N20" s="0">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O20" s="0">
         <x:v>21</x:v>
       </x:c>
       <x:c r="P20" s="0">
         <x:v>7</x:v>
       </x:c>
-    </x:row>
-    <x:row r="21" spans="1:16">
+      <x:c r="Q20" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:17">
       <x:c r="A21" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H21" s="3">
         <x:v>43.1</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J21" s="0">
         <x:v>775</x:v>
       </x:c>
       <x:c r="K21" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L21" s="2">
         <x:v>0.82</x:v>
       </x:c>
       <x:c r="M21" s="3">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="N21" s="0">
         <x:v>39</x:v>
       </x:c>
       <x:c r="O21" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P21" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="22" spans="1:16">
+      <x:c r="Q21" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:17">
       <x:c r="A22" s="0">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H22" s="3">
         <x:v>42.2</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J22" s="0">
         <x:v>760</x:v>
       </x:c>
       <x:c r="K22" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L22" s="2">
         <x:v>0.69</x:v>
       </x:c>
       <x:c r="M22" s="3">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="N22" s="0">
         <x:v>42</x:v>
       </x:c>
       <x:c r="O22" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="P22" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="23" spans="1:16">
+      <x:c r="Q22" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:17">
       <x:c r="A23" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H23" s="3">
         <x:v>35.8</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J23" s="0">
         <x:v>645</x:v>
       </x:c>
       <x:c r="K23" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="L23" s="2">
         <x:v>0.77</x:v>
       </x:c>
       <x:c r="M23" s="3">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="N23" s="0">
         <x:v>52</x:v>
       </x:c>
       <x:c r="O23" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="P23" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="24" spans="1:16">
+      <x:c r="Q23" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:17">
       <x:c r="A24" s="0">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H24" s="3">
         <x:v>35.3</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J24" s="0">
         <x:v>635</x:v>
       </x:c>
       <x:c r="K24" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L24" s="2">
         <x:v>0.68</x:v>
       </x:c>
       <x:c r="M24" s="3">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="N24" s="0">
         <x:v>61</x:v>
       </x:c>
       <x:c r="O24" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="P24" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="25" spans="1:16">
+      <x:c r="Q24" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:17">
       <x:c r="A25" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H25" s="3">
         <x:v>34.4</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J25" s="0">
         <x:v>620</x:v>
       </x:c>
       <x:c r="K25" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="L25" s="2">
         <x:v>0.68</x:v>
       </x:c>
       <x:c r="M25" s="3">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="N25" s="0">
         <x:v>48</x:v>
       </x:c>
       <x:c r="O25" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="P25" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="26" spans="1:16">
+      <x:c r="Q25" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:17">
       <x:c r="A26" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H26" s="3">
         <x:v>34.2</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J26" s="0">
         <x:v>615</x:v>
       </x:c>
       <x:c r="K26" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="L26" s="2">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="M26" s="3">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="N26" s="0">
         <x:v>47</x:v>
       </x:c>
       <x:c r="O26" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="P26" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="27" spans="1:16">
+      <x:c r="Q26" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:17">
       <x:c r="A27" s="0">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H27" s="3">
         <x:v>32.8</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J27" s="0">
         <x:v>590</x:v>
       </x:c>
       <x:c r="K27" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L27" s="2">
         <x:v>0.77</x:v>
       </x:c>
       <x:c r="M27" s="3">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="N27" s="0">
         <x:v>56</x:v>
       </x:c>
       <x:c r="O27" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="P27" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="28" spans="1:16">
+      <x:c r="Q27" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:17">
       <x:c r="A28" s="0">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H28" s="3">
         <x:v>30</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J28" s="0">
         <x:v>540</x:v>
       </x:c>
       <x:c r="K28" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L28" s="2">
         <x:v>0.79</x:v>
       </x:c>
       <x:c r="M28" s="3">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="N28" s="0">
         <x:v>47</x:v>
       </x:c>
       <x:c r="O28" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="P28" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="29" spans="1:16">
+      <x:c r="Q28" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:17">
       <x:c r="A29" s="0">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H29" s="3">
         <x:v>28.6</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J29" s="0">
         <x:v>515</x:v>
       </x:c>
       <x:c r="K29" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L29" s="2">
         <x:v>0.76</x:v>
       </x:c>
       <x:c r="M29" s="3">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="N29" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O29" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P29" s="0">
         <x:v>3</x:v>
       </x:c>
-    </x:row>
-    <x:row r="30" spans="1:16">
+      <x:c r="Q29" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:17">
       <x:c r="A30" s="0">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H30" s="3">
         <x:v>28.6</x:v>
       </x:c>
       <x:c r="I30" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J30" s="0">
         <x:v>515</x:v>
       </x:c>
       <x:c r="K30" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L30" s="2">
         <x:v>0.85</x:v>
       </x:c>
       <x:c r="M30" s="3">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="N30" s="0">
         <x:v>28</x:v>
       </x:c>
       <x:c r="O30" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="P30" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="31" spans="1:16">
+      <x:c r="Q30" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:17">
       <x:c r="A31" s="0">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H31" s="3">
         <x:v>26.4</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J31" s="0">
         <x:v>475</x:v>
       </x:c>
       <x:c r="K31" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L31" s="2">
         <x:v>0.67</x:v>
       </x:c>
       <x:c r="M31" s="3">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="N31" s="0">
         <x:v>27</x:v>
       </x:c>
       <x:c r="O31" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="P31" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="32" spans="1:16">
+      <x:c r="Q31" s="0" t="s">
+        <x:v>400</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:17">
       <x:c r="A32" s="0">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H32" s="3">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J32" s="0">
         <x:v>450</x:v>
       </x:c>
       <x:c r="K32" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L32" s="2">
         <x:v>0.72</x:v>
       </x:c>
       <x:c r="M32" s="3">
         <x:v>2</x:v>
       </x:c>
       <x:c r="N32" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="O32" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P32" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="33" spans="1:16">
+      <x:c r="Q32" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:17">
       <x:c r="A33" s="0">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H33" s="3">
         <x:v>22.5</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J33" s="0">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K33" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L33" s="2">
         <x:v>0.62</x:v>
       </x:c>
       <x:c r="M33" s="3">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="N33" s="0">
         <x:v>31</x:v>
       </x:c>
       <x:c r="O33" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="P33" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="34" spans="1:16">
+      <x:c r="Q33" s="0" t="s">
+        <x:v>404</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:17">
       <x:c r="A34" s="0">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H34" s="3">
         <x:v>18.1</x:v>
       </x:c>
       <x:c r="I34" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J34" s="0">
         <x:v>325</x:v>
       </x:c>
       <x:c r="K34" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L34" s="2">
         <x:v>0.66</x:v>
       </x:c>
       <x:c r="M34" s="3">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="N34" s="0">
         <x:v>29</x:v>
       </x:c>
       <x:c r="O34" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="P34" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="35" spans="1:16">
+      <x:c r="Q34" s="0" t="s">
+        <x:v>406</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:17">
       <x:c r="A35" s="0">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H35" s="3">
         <x:v>13.9</x:v>
       </x:c>
       <x:c r="I35" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J35" s="0">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K35" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L35" s="2">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="M35" s="3">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="N35" s="0">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O35" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P35" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="36" spans="1:16">
+      <x:c r="Q35" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:17">
       <x:c r="A36" s="0">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H36" s="3">
         <x:v>11.9</x:v>
       </x:c>
       <x:c r="I36" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J36" s="0">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K36" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L36" s="2">
         <x:v>0.89</x:v>
       </x:c>
       <x:c r="M36" s="3">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="N36" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O36" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="P36" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="37" spans="1:16">
+      <x:c r="Q36" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:17">
       <x:c r="A37" s="0">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H37" s="3">
         <x:v>11.4</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J37" s="0">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K37" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L37" s="2">
         <x:v>0.88</x:v>
       </x:c>
       <x:c r="M37" s="3">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="N37" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="O37" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="P37" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="38" spans="1:16">
+      <x:c r="Q37" s="0" t="s">
+        <x:v>412</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:17">
       <x:c r="A38" s="0">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H38" s="3">
         <x:v>10.6</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J38" s="0">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K38" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L38" s="2">
         <x:v>0.69</x:v>
       </x:c>
       <x:c r="M38" s="3">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N38" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O38" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="P38" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="39" spans="1:16">
+      <x:c r="Q38" s="0" t="s">
+        <x:v>414</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:17">
       <x:c r="A39" s="0">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H39" s="3">
         <x:v>9.7</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J39" s="0">
         <x:v>175</x:v>
       </x:c>
       <x:c r="K39" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L39" s="2">
         <x:v>0.77</x:v>
       </x:c>
       <x:c r="M39" s="3">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="N39" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O39" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="P39" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="40" spans="1:16">
+      <x:c r="Q39" s="0" t="s">
+        <x:v>416</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:17">
       <x:c r="A40" s="0">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H40" s="3">
         <x:v>9.7</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J40" s="0">
         <x:v>175</x:v>
       </x:c>
       <x:c r="K40" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L40" s="2">
         <x:v>0.62</x:v>
       </x:c>
       <x:c r="M40" s="3">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="N40" s="0">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O40" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="P40" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="41" spans="1:16">
+      <x:c r="Q40" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:17">
       <x:c r="A41" s="0">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H41" s="3">
         <x:v>8.9</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J41" s="0">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K41" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L41" s="2">
         <x:v>0.69</x:v>
       </x:c>
       <x:c r="M41" s="3">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="N41" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O41" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="P41" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="42" spans="1:16">
+      <x:c r="Q41" s="0" t="s">
+        <x:v>420</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:17">
       <x:c r="A42" s="0">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H42" s="3">
         <x:v>8.1</x:v>
       </x:c>
       <x:c r="I42" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J42" s="0">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K42" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L42" s="2">
         <x:v>0.82</x:v>
       </x:c>
       <x:c r="M42" s="3">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="N42" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O42" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P42" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="43" spans="1:16">
+      <x:c r="Q42" s="0" t="s">
+        <x:v>422</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:17">
       <x:c r="A43" s="0">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H43" s="3">
         <x:v>8.1</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J43" s="0">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K43" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L43" s="2">
         <x:v>0.79</x:v>
       </x:c>
       <x:c r="M43" s="3">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="N43" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O43" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P43" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="44" spans="1:16">
+      <x:c r="Q43" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:17">
       <x:c r="A44" s="0">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H44" s="3">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J44" s="0">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K44" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L44" s="2">
         <x:v>0.66</x:v>
       </x:c>
       <x:c r="M44" s="3">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="N44" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O44" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P44" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="45" spans="1:16">
+      <x:c r="Q44" s="0" t="s">
+        <x:v>426</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:17">
       <x:c r="A45" s="0">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H45" s="3">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J45" s="0">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K45" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L45" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M45" s="3">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="N45" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="O45" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P45" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="46" spans="1:16">
+      <x:c r="Q45" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:17">
       <x:c r="A46" s="0">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H46" s="3">
         <x:v>5.3</x:v>
       </x:c>
       <x:c r="I46" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J46" s="0">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K46" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L46" s="2">
         <x:v>0.73</x:v>
       </x:c>
       <x:c r="M46" s="3">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="N46" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O46" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="P46" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="47" spans="1:16">
+      <x:c r="Q46" s="0" t="s">
+        <x:v>430</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:17">
       <x:c r="A47" s="0">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H47" s="3">
         <x:v>5.3</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J47" s="0">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K47" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L47" s="2">
         <x:v>0.47</x:v>
       </x:c>
       <x:c r="M47" s="3">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N47" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O47" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="P47" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="48" spans="1:16">
+      <x:c r="Q47" s="0" t="s">
+        <x:v>432</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:17">
       <x:c r="A48" s="0">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H48" s="3">
         <x:v>5</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J48" s="0">
         <x:v>90</x:v>
       </x:c>
       <x:c r="K48" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="2">
         <x:v>0.83</x:v>
       </x:c>
       <x:c r="M48" s="3">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="N48" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O48" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P48" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="49" spans="1:16">
+      <x:c r="Q48" s="0" t="s">
+        <x:v>434</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:17">
       <x:c r="A49" s="0">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H49" s="3">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J49" s="0">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K49" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="2">
         <x:v>0.89</x:v>
       </x:c>
       <x:c r="M49" s="3">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="N49" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="O49" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P49" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="50" spans="1:16">
+      <x:c r="Q49" s="0" t="s">
+        <x:v>436</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:17">
       <x:c r="A50" s="0">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H50" s="3">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J50" s="0">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K50" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L50" s="2">
         <x:v>0.67</x:v>
       </x:c>
       <x:c r="M50" s="3">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="N50" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O50" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P50" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="51" spans="1:16">
+      <x:c r="Q50" s="0" t="s">
+        <x:v>438</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:17">
       <x:c r="A51" s="0">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H51" s="3">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J51" s="0">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K51" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L51" s="2">
         <x:v>0.67</x:v>
       </x:c>
       <x:c r="M51" s="3">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="N51" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O51" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P51" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="52" spans="1:16">
+      <x:c r="Q51" s="0" t="s">
+        <x:v>440</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:17">
       <x:c r="A52" s="0">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H52" s="3">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J52" s="0">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K52" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="2">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="M52" s="3">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="N52" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O52" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P52" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="53" spans="1:16">
+      <x:c r="Q52" s="0" t="s">
+        <x:v>442</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:17">
       <x:c r="A53" s="0">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H53" s="3">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="I53" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J53" s="0">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K53" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M53" s="3">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="N53" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O53" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P53" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="54" spans="1:16">
+      <x:c r="Q53" s="0" t="s">
+        <x:v>444</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:17">
       <x:c r="A54" s="0">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H54" s="3">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="I54" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J54" s="0">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K54" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L54" s="2">
         <x:v>0.67</x:v>
       </x:c>
       <x:c r="M54" s="3">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="N54" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O54" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P54" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="55" spans="1:16">
+      <x:c r="Q54" s="0" t="s">
+        <x:v>446</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:17">
       <x:c r="A55" s="0">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H55" s="3">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J55" s="0">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K55" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L55" s="2">
         <x:v>0.58</x:v>
       </x:c>
       <x:c r="M55" s="3">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="N55" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O55" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P55" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="56" spans="1:16">
+      <x:c r="Q55" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:17">
       <x:c r="A56" s="0">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H56" s="3">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J56" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K56" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L56" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M56" s="3">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="N56" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O56" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P56" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="57" spans="1:16">
+      <x:c r="Q56" s="0" t="s">
+        <x:v>450</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:17">
       <x:c r="A57" s="0">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H57" s="3">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="I57" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J57" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K57" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L57" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M57" s="3">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="N57" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O57" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P57" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="58" spans="1:16">
+      <x:c r="Q57" s="0" t="s">
+        <x:v>452</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:17">
       <x:c r="A58" s="0">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H58" s="3">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J58" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K58" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L58" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M58" s="3">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="N58" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O58" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P58" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="59" spans="1:16">
+      <x:c r="Q58" s="0" t="s">
+        <x:v>454</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:17">
       <x:c r="A59" s="0">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H59" s="3">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J59" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K59" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L59" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M59" s="3">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="N59" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O59" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P59" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="60" spans="1:16">
+      <x:c r="Q59" s="0" t="s">
+        <x:v>456</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:17">
       <x:c r="A60" s="0">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H60" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J60" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K60" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L60" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N60" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O60" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P60" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="61" spans="1:16">
+      <x:c r="Q60" s="0" t="s">
+        <x:v>458</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:17">
       <x:c r="A61" s="0">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H61" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J61" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K61" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L61" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N61" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O61" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P61" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="62" spans="1:16">
+      <x:c r="Q61" s="0" t="s">
+        <x:v>460</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:17">
       <x:c r="A62" s="0">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H62" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J62" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K62" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L62" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N62" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O62" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P62" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="64" spans="1:16">
+      <x:c r="Q62" s="0" t="s">
+        <x:v>462</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:17">
       <x:c r="B64" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>180</x:v>
-[...2 lines deleted...]
-    <x:row r="65" spans="1:16">
+        <x:v>278</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:17">
       <x:c r="B65" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId29"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:Q10"/>
+  <x:dimension ref="A1:R10"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="3.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="30.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="9.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.567768" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="7.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="5.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="3.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="6.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="7.567768" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="6.424911" style="0" customWidth="1"/>
     <x:col min="12" max="13" width="6.139196" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="7.424911" style="0" customWidth="1"/>
     <x:col min="15" max="17" width="6.139196" style="0" customWidth="1"/>
+    <x:col min="18" max="18" width="39.567768" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:17">
+    <x:row r="1" spans="1:18">
       <x:c r="A1" s="1" t="s">
-        <x:v>374</x:v>
-[...2 lines deleted...]
-    <x:row r="3" spans="1:17">
+        <x:v>624</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:18">
       <x:c r="A3" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
@@ -23602,1210 +25597,1278 @@
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="Q3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:17">
+      <x:c r="R3" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:18">
       <x:c r="A4" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G4" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="H4" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I4" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J4" s="0">
         <x:v>510</x:v>
       </x:c>
       <x:c r="K4" s="3">
         <x:v>170</x:v>
       </x:c>
       <x:c r="L4" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="M4" s="2">
         <x:v>0.82</x:v>
       </x:c>
       <x:c r="N4" s="3">
         <x:v>9</x:v>
       </x:c>
       <x:c r="O4" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="P4" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="Q4" s="0">
         <x:v>7</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:17">
+      <x:c r="R4" s="0" t="s">
+        <x:v>465</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:18">
       <x:c r="A5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H5" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I5" s="2">
         <x:v>0.67</x:v>
       </x:c>
       <x:c r="J5" s="0">
         <x:v>565</x:v>
       </x:c>
       <x:c r="K5" s="3">
         <x:v>188.3</x:v>
       </x:c>
       <x:c r="L5" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="M5" s="2">
         <x:v>0.86</x:v>
       </x:c>
       <x:c r="N5" s="3">
         <x:v>10.7</x:v>
       </x:c>
       <x:c r="O5" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="P5" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="Q5" s="0">
         <x:v>3</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:17">
+      <x:c r="R5" s="0" t="s">
+        <x:v>467</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:18">
       <x:c r="A6" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G6" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H6" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I6" s="2">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="J6" s="0">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K6" s="3">
         <x:v>37.5</x:v>
       </x:c>
       <x:c r="L6" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M6" s="2">
         <x:v>0.58</x:v>
       </x:c>
       <x:c r="N6" s="3">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="O6" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="P6" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="Q6" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="7" spans="1:17">
+      <x:c r="R6" s="0" t="s">
+        <x:v>469</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:18">
       <x:c r="A7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G7" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H7" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I7" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J7" s="0">
         <x:v>155</x:v>
       </x:c>
       <x:c r="K7" s="3">
         <x:v>77.5</x:v>
       </x:c>
       <x:c r="L7" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M7" s="2">
         <x:v>0.54</x:v>
       </x:c>
       <x:c r="N7" s="3">
         <x:v>7.5</x:v>
       </x:c>
       <x:c r="O7" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="P7" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="Q7" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:17">
+      <x:c r="R7" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:18">
       <x:c r="A8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G8" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H8" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I8" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J8" s="0">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K8" s="3">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L8" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M8" s="2">
         <x:v>0.45</x:v>
       </x:c>
       <x:c r="N8" s="3">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="O8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="P8" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="Q8" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="10" spans="1:17">
+      <x:c r="R8" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:18">
       <x:c r="B10" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId30"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:P18"/>
+  <x:dimension ref="A1:Q18"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="3.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="30.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="9.710625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="6.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.710625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="6.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="17.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="7.567768" style="0" customWidth="1"/>
     <x:col min="11" max="12" width="6.139196" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="7.424911" style="0" customWidth="1"/>
     <x:col min="14" max="16" width="6.139196" style="0" customWidth="1"/>
+    <x:col min="17" max="17" width="40.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:16">
+    <x:row r="1" spans="1:17">
       <x:c r="A1" s="1" t="s">
-        <x:v>375</x:v>
-[...2 lines deleted...]
-    <x:row r="3" spans="1:16">
+        <x:v>625</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:17">
       <x:c r="A3" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:16">
+      <x:c r="Q3" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:17">
       <x:c r="A4" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H4" s="3">
         <x:v>113.3</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J4" s="0">
         <x:v>340</x:v>
       </x:c>
       <x:c r="K4" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L4" s="2">
         <x:v>0.81</x:v>
       </x:c>
       <x:c r="M4" s="3">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="N4" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O4" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="P4" s="0">
         <x:v>6</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:16">
+      <x:c r="Q4" s="0" t="s">
+        <x:v>475</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:17">
       <x:c r="A5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H5" s="3">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J5" s="0">
         <x:v>315</x:v>
       </x:c>
       <x:c r="K5" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L5" s="2">
         <x:v>0.83</x:v>
       </x:c>
       <x:c r="M5" s="3">
         <x:v>5</x:v>
       </x:c>
       <x:c r="N5" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O5" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="P5" s="0">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:16">
+      <x:c r="Q5" s="0" t="s">
+        <x:v>477</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:17">
       <x:c r="A6" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H6" s="3">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J6" s="0">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K6" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L6" s="2">
         <x:v>0.88</x:v>
       </x:c>
       <x:c r="M6" s="3">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="N6" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O6" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="P6" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="7" spans="1:16">
+      <x:c r="Q6" s="0" t="s">
+        <x:v>479</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:17">
       <x:c r="A7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H7" s="3">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J7" s="0">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K7" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L7" s="2">
         <x:v>0.67</x:v>
       </x:c>
       <x:c r="M7" s="3">
         <x:v>4</x:v>
       </x:c>
       <x:c r="N7" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O7" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="P7" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:16">
+      <x:c r="Q7" s="0" t="s">
+        <x:v>481</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:17">
       <x:c r="A8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H8" s="3">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J8" s="0">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K8" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L8" s="2">
         <x:v>0.78</x:v>
       </x:c>
       <x:c r="M8" s="3">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="N8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O8" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P8" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="9" spans="1:16">
+      <x:c r="Q8" s="0" t="s">
+        <x:v>483</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:17">
       <x:c r="A9" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H9" s="3">
         <x:v>38.3</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J9" s="0">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K9" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L9" s="2">
         <x:v>0.89</x:v>
       </x:c>
       <x:c r="M9" s="3">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="N9" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O9" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P9" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="10" spans="1:16">
+      <x:c r="Q9" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:17">
       <x:c r="A10" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H10" s="3">
         <x:v>22.5</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J10" s="0">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K10" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L10" s="2">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="M10" s="3">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="N10" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O10" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P10" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="11" spans="1:16">
+      <x:c r="Q10" s="0" t="s">
+        <x:v>487</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:17">
       <x:c r="A11" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H11" s="3">
         <x:v>18.3</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J11" s="0">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K11" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L11" s="2">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="M11" s="3">
         <x:v>2</x:v>
       </x:c>
       <x:c r="N11" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O11" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P11" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="12" spans="1:16">
+      <x:c r="Q11" s="0" t="s">
+        <x:v>489</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:17">
       <x:c r="A12" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H12" s="3">
         <x:v>17.5</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J12" s="0">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K12" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L12" s="2">
         <x:v>0.62</x:v>
       </x:c>
       <x:c r="M12" s="3">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="N12" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O12" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P12" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="13" spans="1:16">
+      <x:c r="Q12" s="0" t="s">
+        <x:v>491</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:17">
       <x:c r="A13" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H13" s="3">
         <x:v>13.3</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J13" s="0">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K13" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L13" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M13" s="3">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N13" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O13" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P13" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="14" spans="1:16">
+      <x:c r="Q13" s="0" t="s">
+        <x:v>493</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:17">
       <x:c r="A14" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H14" s="3">
         <x:v>12.5</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J14" s="0">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K14" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L14" s="2">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="M14" s="3">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="N14" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O14" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P14" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="15" spans="1:16">
+      <x:c r="Q14" s="0" t="s">
+        <x:v>495</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:17">
       <x:c r="A15" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H15" s="3">
         <x:v>10</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J15" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K15" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L15" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M15" s="3">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N15" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O15" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P15" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="16" spans="1:16">
+      <x:c r="Q15" s="0" t="s">
+        <x:v>497</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:17">
       <x:c r="A16" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H16" s="3">
         <x:v>-5</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J16" s="0">
         <x:v>-10</x:v>
       </x:c>
       <x:c r="K16" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L16" s="2">
         <x:v>0.25</x:v>
       </x:c>
       <x:c r="M16" s="3">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N16" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O16" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P16" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="17" spans="1:16">
+      <x:c r="Q16" s="0" t="s">
+        <x:v>499</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:17">
       <x:c r="A17" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H17" s="3">
         <x:v>-10</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J17" s="0">
         <x:v>-20</x:v>
       </x:c>
       <x:c r="K17" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L17" s="2">
         <x:v>0.33</x:v>
       </x:c>
       <x:c r="M17" s="3">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="N17" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="O17" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P17" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="18" spans="1:16">
+      <x:c r="Q17" s="0" t="s">
+        <x:v>501</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:17">
       <x:c r="A18" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H18" s="3">
         <x:v>-12.5</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J18" s="0">
         <x:v>-25</x:v>
       </x:c>
       <x:c r="K18" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L18" s="2">
         <x:v>0.25</x:v>
       </x:c>
       <x:c r="M18" s="3">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N18" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O18" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P18" s="0">
         <x:v>0</x:v>
+      </x:c>
+      <x:c r="Q18" s="0" t="s">
+        <x:v>503</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId31"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:Q11"/>
+  <x:dimension ref="A1:R11"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="3.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="33.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="9.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.567768" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="7.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="5.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="3.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="6.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="7.567768" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="6.424911" style="0" customWidth="1"/>
     <x:col min="12" max="13" width="6.139196" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="7.424911" style="0" customWidth="1"/>
     <x:col min="15" max="17" width="6.139196" style="0" customWidth="1"/>
+    <x:col min="18" max="18" width="39.567768" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:17">
+    <x:row r="1" spans="1:18">
       <x:c r="A1" s="1" t="s">
-        <x:v>376</x:v>
-[...2 lines deleted...]
-    <x:row r="3" spans="1:17">
+        <x:v>626</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:18">
       <x:c r="A3" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
@@ -24813,1367 +26876,1446 @@
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="Q3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:17">
+      <x:c r="R3" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:18">
       <x:c r="A4" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G4" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="H4" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I4" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J4" s="0">
         <x:v>730</x:v>
       </x:c>
       <x:c r="K4" s="3">
         <x:v>243.3</x:v>
       </x:c>
       <x:c r="L4" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M4" s="2">
         <x:v>0.85</x:v>
       </x:c>
       <x:c r="N4" s="3">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O4" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="P4" s="0">
         <x:v>19</x:v>
       </x:c>
       <x:c r="Q4" s="0">
         <x:v>4</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:17">
+      <x:c r="R4" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:18">
       <x:c r="A5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H5" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I5" s="2">
         <x:v>0.67</x:v>
       </x:c>
       <x:c r="J5" s="0">
         <x:v>475</x:v>
       </x:c>
       <x:c r="K5" s="3">
         <x:v>158.3</x:v>
       </x:c>
       <x:c r="L5" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="M5" s="2">
         <x:v>0.74</x:v>
       </x:c>
       <x:c r="N5" s="3">
         <x:v>9.3</x:v>
       </x:c>
       <x:c r="O5" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="P5" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="Q5" s="0">
         <x:v>4</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:17">
+      <x:c r="R5" s="0" t="s">
+        <x:v>507</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:18">
       <x:c r="A6" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G6" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H6" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I6" s="2">
         <x:v>0.67</x:v>
       </x:c>
       <x:c r="J6" s="0">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K6" s="3">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L6" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M6" s="2">
         <x:v>0.65</x:v>
       </x:c>
       <x:c r="N6" s="3">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O6" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="P6" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="Q6" s="0">
         <x:v>4</x:v>
       </x:c>
-    </x:row>
-    <x:row r="7" spans="1:17">
+      <x:c r="R6" s="0" t="s">
+        <x:v>509</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:18">
       <x:c r="A7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G7" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H7" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I7" s="2">
         <x:v>0.33</x:v>
       </x:c>
       <x:c r="J7" s="0">
         <x:v>305</x:v>
       </x:c>
       <x:c r="K7" s="3">
         <x:v>101.7</x:v>
       </x:c>
       <x:c r="L7" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M7" s="2">
         <x:v>0.69</x:v>
       </x:c>
       <x:c r="N7" s="3">
         <x:v>8</x:v>
       </x:c>
       <x:c r="O7" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="P7" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="Q7" s="0">
         <x:v>4</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:17">
+      <x:c r="R7" s="0" t="s">
+        <x:v>511</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:18">
       <x:c r="A8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G8" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H8" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I8" s="2">
         <x:v>0.33</x:v>
       </x:c>
       <x:c r="J8" s="0">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K8" s="3">
         <x:v>46.7</x:v>
       </x:c>
       <x:c r="L8" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M8" s="2">
         <x:v>0.53</x:v>
       </x:c>
       <x:c r="N8" s="3">
         <x:v>5.3</x:v>
       </x:c>
       <x:c r="O8" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="P8" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="Q8" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="9" spans="1:17">
+      <x:c r="R8" s="0" t="s">
+        <x:v>513</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:18">
       <x:c r="A9" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G9" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="I9" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J9" s="0">
         <x:v>155</x:v>
       </x:c>
       <x:c r="K9" s="3">
         <x:v>51.7</x:v>
       </x:c>
       <x:c r="L9" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="M9" s="2">
         <x:v>0.54</x:v>
       </x:c>
       <x:c r="N9" s="3">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="O9" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="P9" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="Q9" s="0">
         <x:v>3</x:v>
       </x:c>
-    </x:row>
-    <x:row r="11" spans="1:17">
+      <x:c r="R9" s="0" t="s">
+        <x:v>515</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:18">
       <x:c r="B11" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId32"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:P21"/>
+  <x:dimension ref="A1:Q21"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="3.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="33.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="9.710625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="6.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.710625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="6.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="17.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="7.567768" style="0" customWidth="1"/>
     <x:col min="11" max="12" width="6.139196" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="7.424911" style="0" customWidth="1"/>
     <x:col min="14" max="16" width="6.139196" style="0" customWidth="1"/>
+    <x:col min="17" max="17" width="40.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:16">
+    <x:row r="1" spans="1:17">
       <x:c r="A1" s="1" t="s">
-        <x:v>377</x:v>
-[...2 lines deleted...]
-    <x:row r="3" spans="1:16">
+        <x:v>627</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:17">
       <x:c r="A3" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="N3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:16">
+      <x:c r="Q3" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:17">
       <x:c r="A4" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H4" s="3">
         <x:v>116.7</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J4" s="0">
         <x:v>350</x:v>
       </x:c>
       <x:c r="K4" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L4" s="2">
         <x:v>0.88</x:v>
       </x:c>
       <x:c r="M4" s="3">
         <x:v>5</x:v>
       </x:c>
       <x:c r="N4" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O4" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="P4" s="0">
         <x:v>4</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:16">
+      <x:c r="Q4" s="0" t="s">
+        <x:v>517</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:17">
       <x:c r="A5" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H5" s="3">
         <x:v>113.3</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J5" s="0">
         <x:v>340</x:v>
       </x:c>
       <x:c r="K5" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L5" s="2">
         <x:v>0.83</x:v>
       </x:c>
       <x:c r="M5" s="3">
         <x:v>5</x:v>
       </x:c>
       <x:c r="N5" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="O5" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="P5" s="0">
         <x:v>4</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:16">
+      <x:c r="Q5" s="0" t="s">
+        <x:v>519</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:17">
       <x:c r="A6" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H6" s="3">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J6" s="0">
         <x:v>255</x:v>
       </x:c>
       <x:c r="K6" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L6" s="2">
         <x:v>0.79</x:v>
       </x:c>
       <x:c r="M6" s="3">
         <x:v>5</x:v>
       </x:c>
       <x:c r="N6" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O6" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="P6" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="7" spans="1:16">
+      <x:c r="Q6" s="0" t="s">
+        <x:v>521</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:17">
       <x:c r="A7" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H7" s="3">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J7" s="0">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K7" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L7" s="2">
         <x:v>0.73</x:v>
       </x:c>
       <x:c r="M7" s="3">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="N7" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O7" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="P7" s="0">
         <x:v>3</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:16">
+      <x:c r="Q7" s="0" t="s">
+        <x:v>523</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:17">
       <x:c r="A8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H8" s="3">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J8" s="0">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K8" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L8" s="2">
         <x:v>0.71</x:v>
       </x:c>
       <x:c r="M8" s="3">
         <x:v>4</x:v>
       </x:c>
       <x:c r="N8" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O8" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="P8" s="0">
         <x:v>3</x:v>
       </x:c>
-    </x:row>
-    <x:row r="9" spans="1:16">
+      <x:c r="Q8" s="0" t="s">
+        <x:v>525</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:17">
       <x:c r="A9" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H9" s="3">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J9" s="0">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K9" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L9" s="2">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="M9" s="3">
         <x:v>3</x:v>
       </x:c>
       <x:c r="N9" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O9" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="P9" s="0">
         <x:v>3</x:v>
       </x:c>
-    </x:row>
-    <x:row r="10" spans="1:16">
+      <x:c r="Q9" s="0" t="s">
+        <x:v>527</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:17">
       <x:c r="A10" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H10" s="3">
         <x:v>43.3</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J10" s="0">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K10" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L10" s="2">
         <x:v>0.71</x:v>
       </x:c>
       <x:c r="M10" s="3">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="N10" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O10" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="P10" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="11" spans="1:16">
+      <x:c r="Q10" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:17">
       <x:c r="A11" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H11" s="3">
         <x:v>41.7</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J11" s="0">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K11" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L11" s="2">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="M11" s="3">
         <x:v>3</x:v>
       </x:c>
       <x:c r="N11" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="O11" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P11" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="12" spans="1:16">
+      <x:c r="Q11" s="0" t="s">
+        <x:v>531</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:17">
       <x:c r="A12" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H12" s="3">
         <x:v>33.3</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J12" s="0">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K12" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L12" s="2">
         <x:v>0.69</x:v>
       </x:c>
       <x:c r="M12" s="3">
         <x:v>3</x:v>
       </x:c>
       <x:c r="N12" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O12" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="P12" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="13" spans="1:16">
+      <x:c r="Q12" s="0" t="s">
+        <x:v>533</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:17">
       <x:c r="A13" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H13" s="3">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J13" s="0">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K13" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L13" s="2">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="M13" s="3">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="N13" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O13" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P13" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="14" spans="1:16">
+      <x:c r="Q13" s="0" t="s">
+        <x:v>535</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:17">
       <x:c r="A14" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H14" s="3">
         <x:v>18.3</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J14" s="0">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K14" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L14" s="2">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="M14" s="3">
         <x:v>2</x:v>
       </x:c>
       <x:c r="N14" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O14" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P14" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="15" spans="1:16">
+      <x:c r="Q14" s="0" t="s">
+        <x:v>537</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:17">
       <x:c r="A15" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H15" s="3">
         <x:v>16.7</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J15" s="0">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K15" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L15" s="2">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="M15" s="3">
         <x:v>2</x:v>
       </x:c>
       <x:c r="N15" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O15" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P15" s="0">
         <x:v>1</x:v>
       </x:c>
-    </x:row>
-    <x:row r="16" spans="1:16">
+      <x:c r="Q15" s="0" t="s">
+        <x:v>539</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:17">
       <x:c r="A16" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H16" s="3">
         <x:v>11.7</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J16" s="0">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K16" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L16" s="2">
         <x:v>0.57</x:v>
       </x:c>
       <x:c r="M16" s="3">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="N16" s="0">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O16" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="P16" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="17" spans="1:16">
+      <x:c r="Q16" s="0" t="s">
+        <x:v>541</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:17">
       <x:c r="A17" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H17" s="3">
         <x:v>10</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J17" s="0">
         <x:v>30</x:v>
       </x:c>
       <x:c r="K17" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L17" s="2">
         <x:v>0.46</x:v>
       </x:c>
       <x:c r="M17" s="3">
         <x:v>2</x:v>
       </x:c>
       <x:c r="N17" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O17" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P17" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="18" spans="1:16">
+      <x:c r="Q17" s="0" t="s">
+        <x:v>543</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:17">
       <x:c r="A18" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H18" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J18" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K18" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L18" s="2">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="M18" s="3">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="N18" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O18" s="0">
         <x:v>2</x:v>
       </x:c>
       <x:c r="P18" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="19" spans="1:16">
+      <x:c r="Q18" s="0" t="s">
+        <x:v>545</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:17">
       <x:c r="A19" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H19" s="3">
         <x:v>-3.3</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J19" s="0">
         <x:v>-10</x:v>
       </x:c>
       <x:c r="K19" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L19" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M19" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N19" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O19" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P19" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="20" spans="1:16">
+      <x:c r="Q19" s="0" t="s">
+        <x:v>547</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:17">
       <x:c r="A20" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H20" s="3">
         <x:v>-6.7</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J20" s="0">
         <x:v>-20</x:v>
       </x:c>
       <x:c r="K20" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L20" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M20" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N20" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O20" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P20" s="0">
         <x:v>0</x:v>
       </x:c>
-    </x:row>
-    <x:row r="21" spans="1:16">
+      <x:c r="Q20" s="0" t="s">
+        <x:v>549</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:17">
       <x:c r="A21" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H21" s="3">
         <x:v>-8.3</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J21" s="0">
         <x:v>-25</x:v>
       </x:c>
       <x:c r="K21" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L21" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M21" s="3">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N21" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O21" s="0">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P21" s="0">
         <x:v>0</x:v>
+      </x:c>
+      <x:c r="Q21" s="0" t="s">
+        <x:v>551</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId33"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="63">
       <vt:lpstr>Event #1</vt:lpstr>
       <vt:lpstr>Event #2 - Teams</vt:lpstr>
       <vt:lpstr>Event #2 - Quizzers</vt:lpstr>
       <vt:lpstr>Event #3 - Teams</vt:lpstr>
       <vt:lpstr>Event #3 - Quizzers</vt:lpstr>
       <vt:lpstr>Event #4 - Teams</vt:lpstr>
       <vt:lpstr>Event #4 - Quizzers</vt:lpstr>